--- v1 (2026-01-14)
+++ v2 (2026-04-17)
@@ -54,1590 +54,1590 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Três Ranchos - PMTR</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/336/01-_projeto_de_lei.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/336/01-_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 01/2025, DE 09 DE JANEIRO DE 2025._x000D_
 “Altera a Nomenclatura da Secretaria Municipal da Cidadania e Assistência Social, e dá outras providências”._x000D_
 HAROLDO CALAÇA COELHO, PREFEITO MUNICIPAL DE TRÊS RANCHOS ESTADO DE GOIÁS, no uso de suas atribuições legais, conferidas pela Lei Orgânica do Município e pela Constituição Federal, FAZ SABER, que a CÂMARA MUNICIPAL, aprova, e eu, Prefeito Municipal, Sanciono a seguinte Lei:_x000D_
 Art. 1º -  A Secretaria Municipal  da Cidadania e Assistência Social, instituída pelo artigo 1º, inciso IV, item I, da Lei nº1.156/2020, que dispõe sobre a organização administrativa deste Município, passa a denominar-se Secretaria Municipal de Assistência Social. _x000D_
 Parágrafo único. Em razão da alteração promovida pelo caput, o cargo  de Secretário ( a) Municipal  da Cidadania e Assistência Social, passa a denominar-se Secretário (a)  Municipal de Assistência Social.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/337/02-_projeto_de_lei.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/337/02-_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 02 de 13 de janeiro de 2025. “Aumenta número de vagas do cargo de professor classe “C”, que constam no quadro de cargos de provimento efetivo, anexo I, da Lei Municipal nº 810/2001, e dá outras providências”_x000D_
 HAROLDO CALAÇA COELHO, PREFEITO MUNICIPAL DE TRÊS RANCHOS ESTADO DE GOIÁS, no uso de suas atribuições legais, conferidas pela Lei Orgânica do Município e pela Constituição Federal, FAZ SABER, que a CÂMARA MUNICIPAL, aprova, e eu, Prefeito Municipal, Sanciono a seguinte Lei:_x000D_
 Art. 1º   Fica alterado o Quadro de Cargos de Provimento Efetivo, professor de classe “C”, constante no anexo I da Lei Municipal nº 810/2001, que dispõe sobre o Plano de Cargos, Carreiras e Vencimentos dos Profissionais da Educação do Município de Três Ranchos /Goiás, para aumentar o número de vagas do cargo abaixo descritos, totalizando:</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/338/03-_projeto_de_lei.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/338/03-_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 03 de 13 de  janeiro de 2025. “Dispõe sobre a alteração da Lei  municipal nº 1.229 de 22 de janeiro de 2024, e lei municipal nº 1156 de 31 de março de 2020, com aumento do quantitativo de vagas, com indicação do quantitativo anterior, atual, dentro da estrutura de cargos dê provimento comissionados do Município de Três Ranchos, e dá outras providências”</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/339/04-projeto_de_lei.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/339/04-projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 04 de 13 de janeiro de 2025. “CONCEDE AUMENTO REAL DE SALÁRIO DE SERVIDORES, E DÁ OUTRAS PROVIDÊNCIAS”_x000D_
 HAROLDO CALAÇA COELHO, PREFEITO MUNICIPAL DE TRÊS RANCHOS ESTADO DE GOIÁS, no uso de suas atribuições legais, conferidas pela Lei Orgânica do Município e pela Constituição Federal, FAZ SABER, que a CÂMARA MUNICIPAL, aprova, e eu, Prefeito Municipal, Sanciono a seguinte Lei:_x000D_
 Art. 1º   - Fica concedido aumento real nos vencimento dos servidores, ocupante dos cargos de Diretor de Tesouraria, Diretor de Departamento de Recursos Humanos, Diretor de Ação e Eventos Culturais, Diretor de Departamento do Meio Ambiente, e Chefe de Divisão de Licitação e Compras, de que trata a Lei n.º 1.156 de 31 de março de 2020, passando o valor dos vencimentos, conforme o quadro abaixo:</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/340/05-_projeto_de_lei.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/340/05-_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 05 DE 13 DE JANEIRO DE 2025. “Dispõe Sobre a Revisão Geral Anual dos Servidores Públicos Municipais do Município de Três Ranchos Dá Outras Providências”.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/341/06-_projeto_de_lei.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/341/06-_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 06 DE 13 DE JANEIRO DE 2025. “Concede reajuste salarial nos vencimentos dos Servidores públicos municipais ativos, inativos, e dá outras providências”.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/342/07-_projeto_de_lei.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/342/07-_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 07 DE 16 DE JANEIRO DE 2025. “Dispõe sobre a autorização para o comodato de um ônibus de propriedade do Município de Três Ranchos em favor do Fundo Municipal de Assistência Social de Três Ranchos”.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/353/08_-_projeto_de_lei_08-2025_-_regulamenta_o_castramovel_-_1.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/353/08_-_projeto_de_lei_08-2025_-_regulamenta_o_castramovel_-_1.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 08/2025. “Institui o Castra móvel, unidade móvel adaptada, e o Programa Municipal de Controle Populacional de Cães e Gatos.”</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/354/09-_projeto_de_lei_-_politica_municipal_de_assistencia_social_-_municipio_de_tres_ranchos.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/354/09-_projeto_de_lei_-_politica_municipal_de_assistencia_social_-_municipio_de_tres_ranchos.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 09 de 24 de fevereiro de 2025. “Dispõe sobre a regulamentação da concessão dos benefícios eventuais no âmbito da Política Municipal de Assistência Social do Município de Três Ranchos.”</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/355/projeto_de_lei-_cartao_cesta_basica.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/355/projeto_de_lei-_cartao_cesta_basica.pdf</t>
   </si>
   <si>
     <t>Lei nº 10 de 24 fevereiro de 2025. “Dispõe sobre a criação do programa para concessão de auxílio financeiro para aquisição de gêneros alimentícios, de higiene e limpeza para as famílias carentes do município de Três Ranchos, mediante implementação de cartão magnético, e da outras providências”.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/356/microsoft_word_-_09_-_projeto_de_lei_09-2025_-_regulamenta_o_cemei_josiane_alves_campos.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/356/microsoft_word_-_09_-_projeto_de_lei_09-2025_-_regulamenta_o_cemei_josiane_alves_campos.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 11/2025. “Dispõe sobre a criação do Centro Municipal de Educação Infantil – CMEI - Josiane Alves Campos Calaça Coelho, e dá outras providências.”</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/392/13_-_projeto_de_lei_13-2025_-_reestruturacao_-_conselho_de_saude.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/392/13_-_projeto_de_lei_13-2025_-_reestruturacao_-_conselho_de_saude.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 13/2025.“Dispõe sobre reestruturação do Conselho Municipal de Saúde de Três Ranchos, Estado de Goiás em sua composição, organização, funcionamento, atribuições e eleição, conferindo nova redação à Lei Municipal nº 719/1.997, e dá outras providências.”</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/393/14_-_projeto_de_lei_14-2025_-_reestruturacao_de_cargos_temporarios.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/393/14_-_projeto_de_lei_14-2025_-_reestruturacao_de_cargos_temporarios.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 14/2025. “Dispõe sobre o aumento de vagas, criação de cargos e alterações salariais, de cargos temporários, para atendimento de excepcional interesse público, e dá outras providências.”</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/411/projeto_de_lei_ldo_2025_1.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/411/projeto_de_lei_ldo_2025_1.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 15 /2025 DE 09 DE ABRIL DE 2025_x000D_
 “Institui a Lei de Diretrizes Orçamentárias, que dispõe sobre as diretrizes gerais para a elaboração da Lei Orçamentária de 2026 e dá outras providências.”</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/416/projeto_de_lei_de_credito_especial_16_2025.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/416/projeto_de_lei_de_credito_especial_16_2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 16 /2025 DE 07 DE JULHO DE 2025._x000D_
 “Autoriza a abertura de crédito adicional de natureza especial no orçamento de 2025, na forma que especifica e dá outras providências.”</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/419/17_-_projeto_de_lei_15-2025_-_familia_acolhedora_-_1_1.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/419/17_-_projeto_de_lei_15-2025_-_familia_acolhedora_-_1_1.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 17/2025. “Institui no Município de Três Ranchos, o Serviço de Família Acolhedora e o Programa de Guarda Subsidiada e dá outras providências.”</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/420/18_-_projeto_de_lei_18-2025_-_utilidade_publica_pro_rosario.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/420/18_-_projeto_de_lei_18-2025_-_utilidade_publica_pro_rosario.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 18/2025. “Declara de Utilidade Pública a Associação Pro - Rosário e dá outras providências”.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/433/projeto_de_lei.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/433/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº.19 /2025       DE 24 DE SETEMBRO DE 2025._x000D_
 “Abre Crédito Adicional de Natureza Suplementar na LOA para o exercício de 2025 dá outras providências”</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/435/projetode_lei_20.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/435/projetode_lei_20.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 20/2025._x000D_
 “Institui no Município de Três Ranchos do Estado de Goiás a Contribuição para Custeio da Iluminação Pública prevista no artigo 149-A da Constituição da República Federativa do Brasil, e dá outras providências.”</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/436/projeto_de_lei21.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/436/projeto_de_lei21.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 21 de 06 de outubro de 2025._x000D_
 “Denomina o ambiente do consultório de odontologia municipal como consultório Odontológico Municipal Nazir Horácio Felix”</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/437/projetode_lei_22.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/437/projetode_lei_22.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº22/2025 " Estima a receita e fixa as despesas do município de Três Ranchos para o exercício de 2026 na forma que especifica".</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/438/projeto_delei_23.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/438/projeto_delei_23.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº23/2025 "Dispõe sobre o Plano Plurianual para o período 2026/2029, na forma que especifica".</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/448/25_-_projeto_de_lei_25-2025_-_autoriza_doacao_de_veiculo_-_acao_social_para_saude_1.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/448/25_-_projeto_de_lei_25-2025_-_autoriza_doacao_de_veiculo_-_acao_social_para_saude_1.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 25/2025._x000D_
 “Dispõe sobre a Autorização e transferência, a_x000D_
 título de doação, do veículo VW Gol 1.0, placa_x000D_
 PRI‑9809, ano/modelo 2019, chassi_x000D_
 9BWAG45U3KT112012, atualmente alocado ao_x000D_
 Fundo Municipal de Assistência Social de Três_x000D_
 Ranchos/GO, para incorporação ao Fundo_x000D_
 Municipal de Saúde de Três Ranchos/GO, e dá_x000D_
 outras providências.”</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 26/2025._x000D_
 “Dispõe sobre autorização para celebrar convênio com instituição financeira para conceder empréstimos consignados com os servidores públicos municipais ativos e inativos mediante desconto em folha de pagamento e dá outras providências”</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 27/2025_x000D_
 “Dispõe sobre a denominação oficial do mirante localizado na Área de Proteção Ambiental Joaquim Inácio Carneiro, no Município de Três Ranchos – GO, e dá outras providências”.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/456/projeto_de_lei_complementar_no28-2025.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/456/projeto_de_lei_complementar_no28-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 28/2025._x000D_
 “Institui a Reestruturação do Instituto de Previdência e Assistência dos Servidores do Município de Três Ranchos - GO - IPASTRE e consolida a legislação previdenciária”.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/457/projeto_de_lei_29.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/457/projeto_de_lei_29.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 29/2025_x000D_
 Dispõe sobre a alteração a Lei Municipal nº 1009 de 2009 Art. 234, 235, 236, 237, 238, 239, 240, 241, 242, 243, 244, 245, 246, 247, 248 e 249 acréscimos de e seus incisos passarão e vigorar com a seguinte redação.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/458/projeto_de_lei_no30-2025.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/458/projeto_de_lei_no30-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 30/2025_x000D_
 “DISPÕE SOBRE A CONCESSÃO DE DIÁRIAS AOS SERVIDORES PÚBLICOS, AGENTES POLÍTICOS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE TRÊS RANCHOS/GOIÁS, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 01/2025._x000D_
 “Autoriza o Poder Legislativo Municipal a proceder à Doação e entrega dos bens móveis abaixo relacionados ao Poder Executivo Municipal, e dá outras providencias”.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/461/proposta_de_emenda_no01-2025.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/461/proposta_de_emenda_no01-2025.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA Nº 01/2025 À LEI ORGÂNICA MUNICIPAL_x000D_
 “Altera a Lei Orgânica do Município de Três Ranchos, Goiás, para fins de adequação previdenciária às regras da Emenda Constitucional nº 103/2019 e dá outras providências”.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/374/1_-_mocao_silvano.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/374/1_-_mocao_silvano.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR  A FAMÍLIA DE SILVANO DOS SANTOS SILVA A Câmara Municipal de Três Ranchos, através de todos os vereadores e funcionários desta casa, vem por meio desta, manifestar o seu profundo pesar pelo falecimento do senhor Silvano dos Santos Silva.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/375/2_-_mocao_de_luci.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/375/2_-_mocao_de_luci.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA DE LUCIMAR PIRES BERNARDES FARIA_x000D_
 A Câmara Municipal de Três Ranchos, através de todos os vereadores e funcionários desta casa, vem por meio desta, manifestar o seu profundo pesar pelo falecimento da senhora Lucimar Pires Bernardes Faria.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>Ricardo Gonçalves Rezende</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/383/mocao_ana_maria_alves.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/383/mocao_ana_maria_alves.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar a família de Ana Maria Alves de Alvarenga.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>Barcelana Salia De Melo</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/390/mocao_ademir.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/390/mocao_ademir.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA DE ADEMIR JOSÉ PEREIRA GUEDES_x000D_
 A Câmara Municipal de Três Ranchos, através de todos os vereadores e funcionários desta casa, vem por meio desta, manifestar o seu profundo pesar pelo falecimento da Sr. Ademir José Pereira Guedes.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/391/mocao_cleria.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/391/mocao_cleria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA DE CLERIA MARIA ALVES DA SILVA_x000D_
 A Câmara Municipal de Três Ranchos, através de todos os vereadores e funcionários desta casa, vem por meio desta, manifestar o seu profundo pesar pelo falecimento da Sra. Cleria Maria Alves da Silva.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>José Carlos Bernardes</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/397/6_-_mocao_pesar_laisa.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/397/6_-_mocao_pesar_laisa.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA DE LAIZA GOMES DE OLIVEIRA_x000D_
 A Câmara Municipal de Três Ranchos, através de todos os vereadores e funcionários desta casa, vem por meio desta, manifestar o seu profundo pesar pelo falecimento da Sra. Laiza Gomes de Oliveira.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>João Balbino Rosa</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/398/7_-_mocao_pesar_onofre.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/398/7_-_mocao_pesar_onofre.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA DE ONOFRE PEREIRA DA SILVA_x000D_
 A Câmara Municipal de Três Ranchos, através de todos os vereadores e funcionários desta casa, vem por meio desta, manifestar o seu profundo pesar pelo falecimento do Sr. Onofre Pereira da Silva.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/399/8_-_mocao_pesar_domingos.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/399/8_-_mocao_pesar_domingos.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA DE DOMINGOS LUIZ PASSERINI_x000D_
 A Câmara Municipal de Três Ranchos, através de todos os vereadores e funcionários desta casa, vem por meio desta, manifestar o seu profundo pesar pelo falecimento do Sr. Domingos Luiz Passerini.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/462/9_-_mocao_celma_alves.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/462/9_-_mocao_celma_alves.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA DE CELMA ALVES DE OLIVEIRA _x000D_
 A Câmara Municipal de Três Ranchos, através de todos os vereadores e funcionários desta casa, vem por meio desta, manifestar o seu profundo pesar pelo falecimento do Sra. Celma Alves de Oliveira.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/463/10_-_mocao_mario_lopes.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/463/10_-_mocao_mario_lopes.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA DE MARIO LOPES PEREIRA FILHO_x000D_
 A Câmara Municipal de Três Ranchos, através de todos os vereadores e funcionários desta casa, vem por meio desta, manifestar o seu profundo pesar pelo falecimento do Sr. Mário Lopes Pereira Filho.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/343/requerimento__kendy.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/343/requerimento__kendy.pdf</t>
   </si>
   <si>
     <t>Prezado senhor,_x000D_
 Eu, vereador KENIDY LUIZ DA SILVA, no Exercício do mandato junto a este Poder Legislativo, venho respeitosamente a Vossa Senhoria, requerer licença do cargo de vereador.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>Divano Pereira Mundim</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/344/requerimento_divano.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/344/requerimento_divano.pdf</t>
   </si>
   <si>
     <t>Prezado senhor,_x000D_
 Eu, vereador DIVANO PEREIRA MUNDIM, no Exercício do mandato jun-to a este Poder Legislativo, venho respeitosamente a Vossa Senhoria, requerer licença do cargo de vereador.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>João Henrique P. B. Costa</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/345/01-_requerimento_joao.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/345/01-_requerimento_joao.pdf</t>
   </si>
   <si>
     <t>Com todo respeito e acatamento, através do presente venho solicitar a Vossa Excelência que coloque em discussão e aprovação a seguinte solicitação, que o prefeito municipal e a Secretaria de Saúde, estuda a possibilidade de contratação de profissional de fonoaudiologia para atendimento na rede pública municipal de saúde._x000D_
 Justificativa: Nos dias atuais a quantidade de pessoas que precisam buscam o atendimento de fonoaudiólogo é crescente. Principalmente às pessoas com deficiência em relação a diagnósticos, monitoramento e acompanhamento do desenvolvimento da audição e linguagem, e a reabilitação dos pacientes diagnosticados com deficiência.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/376/02-_requerimento_admilson.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/376/02-_requerimento_admilson.pdf</t>
   </si>
   <si>
     <t>Com todo respeito e acatamento, através do presente venho solicitar a Vossa Excelên-cia que coloque em discussão e aprovação a seguinte solicitação, que o prefeito municipal e a Secretaria de Turismo, estuda a possibilidade de realizar no Lago Azul do nosso Município, a demarcação do local, onde as embarcações podem navegar-se, que as demarcações seja informando a profundidade, faixas refletivas, bandeiras de mensagens de alerta e cuidados, e demais meios legais.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/381/requerimento_24-03-2025.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/381/requerimento_24-03-2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Com todo respeito e acatamento, através do presente venho solicitar a Vossa Excelência que coloque em discussão e aprovação a seguinte solicitação, que o prefeito municipal e a Secretaria de Obras e Infraestrutura do município de Três Ranchos – Go, estude a viabilidade de construção de três redutores de velocidade (quebra-molas) na Rua Maria Romeiro Rodrigues, centro do município, principalmente nas proximidades do setor aeroporto onde ocorrem grande número de acidentes</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/382/requerimento_constancio.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/382/requerimento_constancio.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Com todo respeito e acatamento, através do presente venho solicitar a Vossa Excelência que coloque em discussão e aprovação a seguinte solicitação, que o prefeito municipal e a Secretaria de Meio ambiente estudem a possibilidade e viabilidade de recuperação/reforma de um barco de alumínio de propriedade do executivo para ser usado/disponibilizado a Secretaria de Meio Ambiente para realizar serviço móvel marítimo.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/384/requerimento_7.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/384/requerimento_7.pdf</t>
   </si>
   <si>
     <t>Requerimento para implantação de atendimento preferencial na unidade básica de saúde.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/385/requerimento_8.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/385/requerimento_8.pdf</t>
   </si>
   <si>
     <t>Requerimento para aquisição e instalação de ar-condicionado nas salas de repouso/leitos na Unidade Básica de Saúde.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/386/requerimento_9.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/386/requerimento_9.pdf</t>
   </si>
   <si>
     <t>Requerimento para criação do dia do evangélico no município e que seja constado no calendário oficial do munícipio.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>Wagner Carlota</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/404/10-_requerimento_wagner.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/404/10-_requerimento_wagner.pdf</t>
   </si>
   <si>
     <t>Que o Prefeito Municipal e Secretaria de esporte estuda a possibilidade de manter/preservar a pista de motocross, na margens do lago azul, a qual foi implantada recentemente para evento realizado no feriado da semana santa.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/405/11-_requerimento_diogo.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/405/11-_requerimento_diogo.pdf</t>
   </si>
   <si>
     <t>Que o Prefeito Municipal e a Secretaria de obras públicas estuda a possibilidade de executar instalação dos serviços água e energia elétrica, na sede do cemitério localizado na comunidade da região botafogo, zona rural do município de Três Ranchos.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/406/12_-_requerimento_constancio.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/406/12_-_requerimento_constancio.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO  _x000D_
 Com todo respeito e acatamento, através do presente venho solicitar a Vossa Excelência que coloque em discussão e aprovação a seguinte solicitação, que o prefeito municipal e a Secretaria de Meio Ambiente, estude a viabilidade de implantação de lixeiras de grande porte para coleta de lixo na propriedade denominada Ilha da Janete Coelho e na propriedade Fazenda Fundos.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/407/13_-_requerimento_constancio.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/407/13_-_requerimento_constancio.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO _x000D_
 Com todo respeito e acatamento, através do presente venho solicitar a Vossa Excelência que coloque em discussão e aprovação a seguinte solicitação, que o prefeito municipal e a Secretaria de Meio Ambiente, estudem a possibilidade de incluir no Campeonato Circuito Goiano de Pesca Esportiva, quando realizado no município de Três Ranchos, a condição de que os participantes soltem no Lago Azul cerca de 5 mil unidades de alevinos da espécie agua doce por evento realizado no município.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/408/requerimento_diogo_3.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/408/requerimento_diogo_3.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Com todo respeito e acatamento, através do presente venho solicitar a Vossa Excelência que coloque em discussão e aprovação a seguinte solicitação, que o prefeito municipal e a Secretaria de infraestrutura, estuda a possibilidade de executar poste de iluminação pública, na avenida Quirino Pereira Da Silva, iniciando onde se encontra árvore gameleira finalizando na rotatória que dá acesso ao loteamento Othon.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/409/requerimento_diogo_4.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/409/requerimento_diogo_4.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Com todo respeito e acatamento, através do presente venho solicitar a Vossa Excelência que coloque em discussão e aprovação a seguinte solicitação, que o prefeito municipal e a secretaria de infraestrutura, estuda a possibilidade de executar recapeamento do asfalto / ou tapa buraco na avenida Juciana, setor central.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/412/07-_requerimento_wagner.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/412/07-_requerimento_wagner.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO_x000D_
 Com todo respeito e acatamento, através do presente venho solicitar a Vossa Excelência que coloque em discussão e aprovação a seguinte solicitação, que o prefeito municipal e estuda a possibilidade de denominar a pista de skate construída na sede da praça pública Municipal Taurino Lopes Coelho, no nome da pessoa de Haroldo Lopes Coelho.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/413/17_-_requerimento_diogo.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/413/17_-_requerimento_diogo.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO_x000D_
 Com todo respeito e acatamento, através do presente venho solicitar a Vossa Excelência que coloque em discussão e aprovação a seguinte solicitação, que o prefeito municipal e a secretaria de infraestrutura, estuda a possibilidade de executar a sinalização e delimitação, na rua Balçair Pereira Cavalcante, a qual está sendo o acesso para entrada e saída do prédio da escola Municipal, para garantir a segurança dos alunos durante o embarque e desembarque de veículos escolares, bem como a organização do trânsito nessa área.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/464/requerimento_admilson_30-06_2.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/464/requerimento_admilson_30-06_2.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO_x000D_
 Com todo respeito e acatamento, através do presente venho solicitar a Vossa Excelência que coloque em discussão e aprovação a seguinte solicitação, que o prefeito municipal e a Secretaria de infraestrutura, estuda a possibilidade de fazer instalação de iluminação pública na rua margens do lago, setor jardim Lago Azul, próximo fazenda Sr. Enéas.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/465/18-_requerimento_admilson.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/465/18-_requerimento_admilson.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO_x000D_
 Com todo respeito e acatamento, através do presente venho solicitar a Vossa Excelência que coloque em discussão e aprovação a seguinte solicitação, que o prefeito municipal estude a possibilidade de realizar um Estudo Técnico para construção de redutores de velocidade nas estradas vicinais  do município de Três Ranchos, em especial a estrada rural sentido fazenda do Sr. Gilberto,  garantindo a segurança dos usuários e respeitando as normas do Código de Trânsito Brasileiro CTB e Conselho Nacional de Trânsito CONTRAN.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/421/requerimento_diogo_iluminacao.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/421/requerimento_diogo_iluminacao.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Com todo respeito e acatamento, através do presente venho solicitar a Vossa Excelência que coloque em discussão e aprovação a seguinte solicitação, que o prefeito municipal estude a possibilidade de instalar poste de iluminação pública na Praça do setor Paranaíba que fica localizado o Estratégia Saúde da Família – ESF.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/422/20_-_requerimento_barcelana_-8.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/422/20_-_requerimento_barcelana_-8.pdf</t>
   </si>
   <si>
     <t>Com todo respeito e acatamento, através do presente venho solicitar a Vossa Excelência que coloque em discussão e aprovação a seguinte solicitação, que o prefeito municipal e a Secretaria de Municipal de Saúde, estuda a possibilidade da aquisição do aparelho de audiologia, a fim de realizar exame denominado Emissões Otoacústicas Evocadas (EOA), denominado Teste de Orelhinha, triagem auditiva neonatal, na unidade básica Municipal de saúde do nosso Munícipio.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/430/21_-_requerimento_barcelana.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/430/21_-_requerimento_barcelana.pdf</t>
   </si>
   <si>
     <t>Com todo respeito e acatamento, através do presente venho solicitar a Vossa Excelência que coloque em discussão e aprovação a seguinte solicitação, que o prefeito municipal estuda a possibilidade objetivando, a instalação de relógio com marcação de data, hora e temperatu-ra atualizado, na praça Das Mães ou na praça Do Rosário.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/431/22_-_requerimento_diogo_22-09_1.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/431/22_-_requerimento_diogo_22-09_1.pdf</t>
   </si>
   <si>
     <t>Com todo respeito e acatamento, através do presente venho solicitar a Vossa Excelência que coloque em discussão e aprovação a seguinte solicitação, que o Prefeito Municipal e a Secretaria de infraestrutura, estude a possibilidade de realizar recapeamento asfáltico na Rua José Barbosa e na Rua Manoel Custodio da Silva no trecho que inicia na caixa d’água até o fim da rua.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/432/23_-_requerimento_barcelana.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/432/23_-_requerimento_barcelana.pdf</t>
   </si>
   <si>
     <t>Com todo respeito e acatamento, através do presente venho solicitar a Vossa Excelência que coloque em discussão e aprovação a seguinte solicitação, que o prefeito municipal e a Secretaria de Meio Ambiente, estudem a possibilidade de adquirir aparelho soprador no combate a incêndio florestal e demais aparelhos necessários aos agentes da secretaria de meio ambiente no combate a incêndio.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/450/24_requerimento_joao_b.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/450/24_requerimento_joao_b.pdf</t>
   </si>
   <si>
     <t>Com todo respeito e acatamento, através do presente venho solicitar a Vossa Excelência que coloque em discussão e aprovação a seguinte solicitação, que o prefeito municipal realize a instalação de um espaço gastronômico (como quiosques ou bistrôs) no mirante do Cristo Redentor, proporcionando oportunidade aos empreendedores de gênero alimentício do município, fomentando o turismo e a integração comunitária.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/451/25-_requerimento_diogo.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/451/25-_requerimento_diogo.pdf</t>
   </si>
   <si>
     <t>Com todo respeito e acatamento, através do presente venho solicitar a Vossa Excelência que coloque em discussão e aprovação a seguinte solicitação, que o prefeito municipal e a Secretaria de vigilância sanitária realizem campanhas de conscientização sobre o reaproveitamento de água de uso doméstico e de piscinas, e implantação de sanções visando combater o desperdício e o descarte irregular de água nas vias públicas, estabelecendo multas e sanções para os infratores.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>LEI</t>
   </si>
   <si>
     <t>Lei Municipal</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/346/lei_no_1.244-2025.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/346/lei_no_1.244-2025.pdf</t>
   </si>
   <si>
     <t>Lei municipal nº 1.244 que Dispõe sobre a revisão geral anual dos servidores públicos municipais do município de Três Ranchos e dá outras providências.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/347/lei_no_1.245-2025.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/347/lei_no_1.245-2025.pdf</t>
   </si>
   <si>
     <t>Lei Municipal nº 1.245, " concede reajuste salarial nos vencimentos dos servidores públicos municipais ativos, inativos, e dá outras providencias".</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/348/lei_no1.246_-2025.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/348/lei_no1.246_-2025.pdf</t>
   </si>
   <si>
     <t>Lei Municipal nº 1.246, "altera a nomenclatura da Secretaria Municipal da Cidadania e Assistência Social e dá outras providencias".</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/349/lei_no1.247-2025.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/349/lei_no1.247-2025.pdf</t>
   </si>
   <si>
     <t>Lei Municipal nº 1.247 que aumenta número de vagas do cargo de professor classe C que constam no quadro de cargos de provimento efetivo, anexo I, da Lei Municipal nº 810/2001, e dá outras providencias.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/350/lei_no1.248-2025.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/350/lei_no1.248-2025.pdf</t>
   </si>
   <si>
     <t>Lei Municipal nº 1.248 que Dispõe sobre a alteração da Lei Municipal nº1.229 de 22 de janeiro de 2024, e lei municipal nº1.156 de 31 de março de 2020, com aumento do quantitativo de vagas, com indicação do quantitativo anterior, atual, dentro da estrutura de cargos de provimento comissionado do município de Três Ranchos e dá outras providencias.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/351/lei_no_1.249-2025.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/351/lei_no_1.249-2025.pdf</t>
   </si>
   <si>
     <t>Lei Municipal nº 1.249, concede aumento real de salario de servidores e dá outras providencias.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/352/lei_no1.250-2025.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/352/lei_no1.250-2025.pdf</t>
   </si>
   <si>
     <t>Lei municipal nº 1.250, dispõe sobre a autorização para o comendo de um ônibus de propriedade do município de Três Ranchos  em favor do fundo municipal de assistência social de Três Ranchos.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/377/lei_1.251__publicacao.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/377/lei_1.251__publicacao.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N ° 1.251 DE 12 DE MARÇO DE 2025. “Institui o Castramóvel, unidade móvel adaptada, e o Programa Municipal de Controle Populacional de Cães e Gatos”.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/378/lei_municipal_no_1252-2025.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/378/lei_municipal_no_1252-2025.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N ° 1.252 DE 12 DE MARÇO DE 2025. “Dispõe sobre a criação do Centro Municipal de Educação Infantil – CMEI - Josiane Alves Campos Calaça Coelho, e dá outras providências”.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/401/lei_municipal_no_1.253-2025.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/401/lei_municipal_no_1.253-2025.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N ° 1.253 DE 20 DE MARÇO DE 2025. “Dispõe sobre a regulamentação da concessão dos benefícios eventuais no âmbito da Política Municipal de Assistência Social do Município de Três Ranchos”.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/400/lei_municipal_no_1.254-2025.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/400/lei_municipal_no_1.254-2025.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N ° 1.254 DE 20 DE MARÇO DE 2025.“Dispõe sobre a criação do programa para concessão de auxílio financeiro para aquisição de gêneros alimentícios, de higiene e limpeza para as famílias carentes do município de Três Ranchos, mediante implementação de cartão magnético, e da outras providências”.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/395/lei_1.255_09_deabril_de_2025.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/395/lei_1.255_09_deabril_de_2025.pdf</t>
   </si>
   <si>
     <t>Lei municipal nº1.255 que Dispõe sobre reestruturação  do Conselho Municipal de Saúde de Três Ranchos, Estado de Goiás em sua composição, organização, funcionamento, atribuições e eleição, conferindo nova redação à Lei Municipal nº 719/1.997, e dá outras providências”.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/396/lei_1256.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/396/lei_1256.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N ° 1.256 DE 16 DE ABRIL DE 2025. “Dispõe sobre o aumento de vagas, criação de cargos e alterações salariais, de cargos temporários, para atendimento de excepcional interesse público, e dá outras providências”.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/467/lei_no_1.257-2025.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/467/lei_no_1.257-2025.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N ° 1.257 DE 14 DE MAIO DE 2025._x000D_
 “DISPÕE SOBRE DENOMINAÇÃO DE LO-GRADOURO PÚBLICO, E DA OUTRAS PRO-VIDENCIAS”.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/410/lei_no_1.258-2025.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/410/lei_no_1.258-2025.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N ° 1.258 DE 03 DE JUNHO DE 2025._x000D_
 “DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOURO PÚBLICO, E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/415/lei_1.259.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/415/lei_1.259.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N ° 1.259 DE 18 DE JUNHO DE 2025._x000D_
 “Institui a Lei de Diretrizes Orçamentárias, que dispõe sobre as diretrizes gerais para a elaboração da Lei Orçamentária de 2026 e dá outras providências”.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/417/lei_1260.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/417/lei_1260.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N ° 1.260 DE 09 DE JULHO DE 2025._x000D_
 “Autoriza a abertura de crédito adicional de natureza especial no orçamento de 2025, na forma que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/439/lei_no_1.261-2025.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/439/lei_no_1.261-2025.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N ° 1.261 DE 04 DE SETEMBRO DE 2025._x000D_
 “Institui no Município de Três Ranchos, o Serviço de Família Acolhedora e o Programa de Guarda Subsidiada e dá outras providências”.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/468/lei_no1.262-2025.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/468/lei_no1.262-2025.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N ° 1.262 DE 25 DE SETEMBRO DE 2025._x000D_
 “Declara de Utilidade Pública a Associação Pro - Rosário e dá outras providências”.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/440/lei_municipal_no_1263-2025.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/440/lei_municipal_no_1263-2025.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N ° 1.263 DE 01 DE OUTUBRO DE 2025._x000D_
 “Abre Crédito Adicional de Natureza Suplementar na LOA para o exercício de 2025 dá outras providências”.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/441/lei_1264.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/441/lei_1264.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N ° 1.264 DE 07 DE OUTUBRO DE 2025._x000D_
 “Denomina o ambiente do consultório de odontologia municipal como consultório Odontológico Municipal Nazir Horácio Felix”.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/442/lei_no_1.265-2025.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/442/lei_no_1.265-2025.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N ° 1.265 DE 23 DE OUTUBRO DE 2025. “Dispõe sobre a Autorização e transferência, a título de doação, do veículo VW Gol 1.0, placa PRI‑9809, ano/modelo 2019, chassi 9BWAG45U3KT112012, atualmente alocado ao Fundo Municipal de Assistência Social de Três Ranchos/GO, para incorporação ao Fundo Municipal de Saúde de Três Ranchos/GO, e dá outras providências”.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/443/lei_no_1.266-2025.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/443/lei_no_1.266-2025.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N ° 1.266 DE 29 DE OUTUBRO DE 2025. “Institui no Município de Três Ranchos do Estado de Goiás a Contribuição para Custeio da Iluminação Pública prevista no artigo 149-A da Constituição da República Federativa do Brasil, e dá outras providências”.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/444/lei_no_1.267-2025.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/444/lei_no_1.267-2025.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N ° 1.267 DE 13 DE NOVEMBRO DE 2025._x000D_
 “Estima a Receita e fixa a Despesa do Município de Três Ranchos para o exercício de 2026, na forma que especifica”.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/445/lei_no_1.268-2025.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/445/lei_no_1.268-2025.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N ° 1.268 DE 13 DE NOVEMBRO DE 2025._x000D_
 “Dispõe sobre o Plano Plurianual para o período 2026/2029, na forma que especifi-ca”.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/446/lei_no_1.269-2025.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/446/lei_no_1.269-2025.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N ° 1.269 DE 13 DE NOVEMBRO DE 2025._x000D_
 “Dispõe sobre autorização para celebrar convênio com instituição financeira para conceder empréstimos consignados com os servidores públicos municipais ati-vos e inativos mediante desconto em folha de pagamen-to e dá outras providências”.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/447/lei_no_1.270-2025.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/447/lei_no_1.270-2025.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N ° 1.270 DE 13 DE NOVEMBRO DE 2025._x000D_
 “Declara de Utilidade Pública o terreiro de um-banda pai Joaquim de Aruanda e vovó Maria Re-donda e dá outras providências”.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N ° 1.271 DE 19 DE NOVEMBRO DE 2025._x000D_
 “Dispõe sobre a denominação oficial do mirante localizado na Área de Proteção Ambiental Joa-quim Inácio Carneiro, no Município de Três Ran-chos – GO, e dá outras providências”.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/466/lei_no1.272-2025.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/466/lei_no1.272-2025.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N ° 1.272 DE 17 DE DEZEMBRO DE 2025._x000D_
 “DISPÕE SOBRE A CONCESSÃO DE DIÁRIAS AOS SERVIDORES PÚBLI-COS, AGENTES POLÍTICOS DA ADMI-NISTRAÇÃO PÚBLICA MUNICIPAL DE TRÊS RANCHOS/GOIÁS, E DÁ OU-TRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/470/lei_no1.273-2025.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/470/lei_no1.273-2025.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N ° 1.273 DE 18 DE DEZEMBRO DE 2025._x000D_
 “Altera a Lei Orgânica do Município de Três Ranchos, Goiás, para fins de adequação previ-denciária às regras da Emenda Constitucional nº 103/2019 e dá outras providências”.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/471/lei_no1.274-2025.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/471/lei_no1.274-2025.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N ° 1.274 DE 18 DE DEZEMBRO DE 2025._x000D_
 “Institui a Reestruturação do Instituto de Previ-dência e Assistência dos Servidores do Município de Três Ranchos - GO - IPASTRE e consolida a legislação previdenciária”.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/472/lei_no_1275-2025.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/472/lei_no_1275-2025.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N ° 1.275 DE 19 DE DEZEMBRO DE 2025._x000D_
 “Dispõe sobre a alteração a Lei Municipal nº 1009 de 2009 Art. 234, 235, 236, 237, 238, 239, 240, 241, 242, 243, 244, 245, 246, 247, 248 e 249 acréscimos de e seus inci-sos passarão e vigorar com a seguinte redação”.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/403/01-_projeto_de_lei_que_denomina__rua.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/403/01-_projeto_de_lei_que_denomina__rua.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO DRS Nº 01/2025 DE 05 DE MAIO DE 2025._x000D_
 AUTOR DO PROJETO VEREADOR:  DIOGO RIBEIRO SILVA_x000D_
 “DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOURO PÚBLICO, E DA OUTRAS PROVIDENCIAS”._x000D_
 A Câmara Municipal de Três Ranchos – Goiás, no uso de suas atribuições legais aprova, e o, prefeito municipal sanciona e promulga a seguinte lei:_x000D_
 Art. 1o -   Fica denominada de Rua “MARIA CAMILO DOS SANTOS”, a rua está localizada no setor aeroporto, que confronta com a Rua Maria Romeiro Rodrigues, e finalizada na Avenida Francelina Mendes Coelho.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/414/02-_projeto_de_lei_que_denomina__rua.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/414/02-_projeto_de_lei_que_denomina__rua.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO DE AUTORIA DA MESA DIRETORA Nº 02/2025 DE 26 DE MAIO DE 2025._x000D_
 “DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOURO PÚBLICO, E DA OUTRAS PROVIDENCIAS”._x000D_
 A Câmara Municipal de Três Ranchos – Goiás, no uso de suas atribuições legais aprova, e o, prefeito municipal sanciona e promulga a seguinte lei:_x000D_
 Art. 1o -   Fica denominada de Rua “ALTERICO PEREIRA DA FONSECA”, o logradouro público que se inicia no lote 01 e finaliza no lote 28, localizado no loteamento conquista._x000D_
 Art. 2º - Fica denominada de travessa “CAMILA PEREIRA DA SILVA”, o logradouro público que confronta lado esquerdo com lote 01, da quadra 01, do loteamento conquista, e lado direito propriedade do Sr. Quirino Pereira Da Silva._x000D_
 Art.3º- Fica denominada de travessa “EDSON PEREIRA DA SILVA”, o logradouro público que confronta lado esquerdo com lote 11, da quadra 02, lado direito lote 10 da quadra 01, do loteamento conquista.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/449/03-_projeto_de_lei.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/449/03-_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO DE AUTORIA DO VEREADOR RICARDO GONÇALVES REZENDE Nº 03/2025 DE 27 DE OUTUBRO DE 2025._x000D_
 “Declara de Utilidade Pública o terreiro de umbanda pai Joaquim de Aruanda e vovó Maria Redonda e dá outras providências”.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Portarias</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/357/01-portaria_processo_e_compra_de_dispensa_de_licitacao.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/357/01-portaria_processo_e_compra_de_dispensa_de_licitacao.pdf</t>
   </si>
   <si>
     <t>Portaria N° 01/2025. “Dispõe sobre o processo de dispensa para compras e serviços no âmbito da Câmara Municipal e da outra providencias. ”</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/358/02-portaria__faz_designacao_clp.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/358/02-portaria__faz_designacao_clp.pdf</t>
   </si>
   <si>
     <t>Portaria n°02/2025 “DISPÕE SOBRE A DESIGNAÇÃO DE AGENTE DE CONTRATAÇÃO, E EQUIPE DE APOIO PARA DESEMPE-NHAR AS FUNÇÕES ESSENCIAIS, INERENTE A EXECUÇÃO DA LEI Nº 14.133/2021, E SEUS REGULAMENTOS, E DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/359/port._03a_faz_designacao_tesoureiro.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/359/port._03a_faz_designacao_tesoureiro.pdf</t>
   </si>
   <si>
     <t>Portaria nº. 03/202  “Faz Designação e dá Outras Providências”</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/360/04-portaria__faz_designacao_de_servidor.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/360/04-portaria__faz_designacao_de_servidor.pdf</t>
   </si>
   <si>
     <t>Portaria nº. 04/2025 “Faz designação de servidor que especifica’’</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/361/06-portaria.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/361/06-portaria.pdf</t>
   </si>
   <si>
     <t>Portaria nº. 06/2025 “DESIGNA A FUNÇÃO DE CHEFE DE COMPRAS DA CÂMARA MUNICIPAL DE TRÊS RANCHOS A SERVIDOR QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.’’</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/362/port.08__vaga_de_vereador.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/362/port.08__vaga_de_vereador.pdf</t>
   </si>
   <si>
     <t>Portaria nº 08/2025  “Decreta Vago o cargo de Vereador dá outras providências”</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/363/port.09__vaga_de_vereador.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/363/port.09__vaga_de_vereador.pdf</t>
   </si>
   <si>
     <t>Portaria nº 09/2025   “Decreta Vago o cargo de Vereador dá outras providências”</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/364/12-portaria_fiscal_do_contrato.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/364/12-portaria_fiscal_do_contrato.pdf</t>
   </si>
   <si>
     <t>Portaria n°12/2025 “Dispõe sobre a Nomeação de Fiscal de Contratos, e dá outras providências. ”</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/365/13-portaria_fiscal_do_contrato.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/365/13-portaria_fiscal_do_contrato.pdf</t>
   </si>
   <si>
     <t>Portaria n° 13/2025 “Dispõe sobre a Nomeação de Fiscal de Contratos, e dá outras providências. ”</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/366/15-portaria_fiscal_do_contrato.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/366/15-portaria_fiscal_do_contrato.pdf</t>
   </si>
   <si>
     <t>Portaria n°15/2025 “Dispõe sobre a Nomeação de Fiscal de Contratos, e dá outras providências. ”</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/367/16-portaria_fiscal_do_contrato.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/367/16-portaria_fiscal_do_contrato.pdf</t>
   </si>
   <si>
     <t>Portaria n°16/2025 “Dispõe sobre a Nomeação de Fiscal de Contratos, e dá outras providências. ”</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/368/17-portaria_fiscal_do_contrato.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/368/17-portaria_fiscal_do_contrato.pdf</t>
   </si>
   <si>
     <t>Portaria n°17/2025 “Dispõe sobre a Nomeação de Fiscal de Contratos, e dá outras providências. ”</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/369/18-portaria_fiscal_do_contrato.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/369/18-portaria_fiscal_do_contrato.pdf</t>
   </si>
   <si>
     <t>Portaria n°18/2025 “Dispõe sobre a Nomeação de Fiscal de Contratos, e dá outras providências. ”</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/370/19-portaria_fiscal_do_contrato.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/370/19-portaria_fiscal_do_contrato.pdf</t>
   </si>
   <si>
     <t>Portaria n°19/2025 “Dispõe sobre a Nomeação de Fiscal de Contratos, e dá outras providências. ”</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/371/20-portaria_fiscal_do_contrato.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/371/20-portaria_fiscal_do_contrato.pdf</t>
   </si>
   <si>
     <t>Portaria n°20/2025 “Dispõe sobre a Nomeação de Fiscal de Contratos, e dá outras providências. ”</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>Portaria n°21/2025 “Dispõe sobre a Nomeação de Fiscal de Contratos, e dá outras providências. ”</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/373/24-portaria_fiscal_do_contrato.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/373/24-portaria_fiscal_do_contrato.pdf</t>
   </si>
   <si>
     <t>Portaria n°24/2025 “Dispõe sobre a Nomeação de Fiscal de Contratos, e dá outras providências. ”</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/379/26-_portaria_fiscal_do_contrato.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/379/26-_portaria_fiscal_do_contrato.pdf</t>
   </si>
   <si>
     <t>Portaria n° 26/2025 “Dispõe sobre a Nomeação de Fiscal de Contratos, e dá outras providências. ”</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/380/27-_portaria_fiscal_do_contrato.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/380/27-_portaria_fiscal_do_contrato.pdf</t>
   </si>
   <si>
     <t>Portaria n° 27/2025 “Dispõe sobre a Nomeação de Fiscal de Contratos, e dá outras providências. ”</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/387/28-_portaria_fiscal_do_contrato.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/387/28-_portaria_fiscal_do_contrato.pdf</t>
   </si>
   <si>
     <t>Portaria  28/2025 “Dispõe sobre a Nomeação de Fiscal de Contratos, e dá outras providências.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/388/30-_portaria_fiscal_do_contrato.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/388/30-_portaria_fiscal_do_contrato.pdf</t>
   </si>
   <si>
     <t>Portaria 30/2025 “Dispõe sobre a Nomeação de Fiscal de Contratos, e dá outras providências. ”</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/389/31-_portaria_fiscal_do_contrato.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/389/31-_portaria_fiscal_do_contrato.pdf</t>
   </si>
   <si>
     <t>Portaria 31/2025 “Dispõe sobre a Nomeação de Fiscal de Contratos, e dá outras providências. ”</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/394/34-portaria_ponto_facultativo.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/394/34-portaria_ponto_facultativo.pdf</t>
   </si>
   <si>
     <t>Portaria N°34/2025. “Estabelece Ponto Facultativo no Âmbito da Câmara de Vereadores do Município de Três Ranchos, e dá Outras Providências.”</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/402/36-portaria_ponto_facultativo.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/402/36-portaria_ponto_facultativo.pdf</t>
   </si>
   <si>
     <t>Portaria N°36/2025._x000D_
 “Estabelece Ponto Facultativo no Âmbito da Câmara de Vereadores do Município de Três Ranchos, e dá Outras Providências.”_x000D_
 O Presidente da Câmara Municipal de Três Ranchos, no uso das atribuições que lhe são conferidas, e:_x000D_
 CONSIDERANDO, que o prefeito Municipal, decretou ponto facultativo nas repartições públicas Municipais, no dia 02 (dois) de maio do decorrente ano;_x000D_
 CONSIDERANDO, que no dia 01 (primeiro) de maio do decorrente ano (quinta feira) é ferido nacional comemora-se o dia do trabalhador;</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/423/38-_portaria_fiscal_do_contrato.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/423/38-_portaria_fiscal_do_contrato.pdf</t>
   </si>
   <si>
     <t>Portaria n° 38/2025_x000D_
 “Dispõe sobre a Nomeação de Fiscal de Contratos, e dá outras providências. ”</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/424/39-_portaria_fiscal_do_contrato.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/424/39-_portaria_fiscal_do_contrato.pdf</t>
   </si>
   <si>
     <t>Portaria n° 39/2025_x000D_
 “Dispõe sobre a Nomeação de Fiscal de Contratos, e dá outras providências. ”</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/425/40-_portaria_fiscal_do_contrato.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/425/40-_portaria_fiscal_do_contrato.pdf</t>
   </si>
   <si>
     <t>Portaria n° 40/2025_x000D_
  “Dispõe sobre a Nomeação de Fiscal de Contratos, e dá outras providências. ”</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/426/41-portaria_ponto_facultativo.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/426/41-portaria_ponto_facultativo.pdf</t>
   </si>
   <si>
     <t>Portaria N°41/2025._x000D_
 “Dispõe Sobre Feriado Municipal E Estabelece Ponto Facultativo No Âmbito Da Câmara De Vereadores Do Município De Três Ranchos, E Dá Outras Providências.”</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/427/42-_portaria_fiscal_do_contrato.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/427/42-_portaria_fiscal_do_contrato.pdf</t>
   </si>
   <si>
     <t>Portaria n° 42/2025_x000D_
  “Dispõe sobre a Nomeação de Fiscal de Contratos, e dá outras providências. ”</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/428/45-portaria_ponto_facultativo.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/428/45-portaria_ponto_facultativo.pdf</t>
   </si>
   <si>
     <t>Portaria N°45/2025._x000D_
 “Dispõe Sobre Feriado Municipal, E Dá Outras Providências.”_x000D_
 O Presidente da Câmara Municipal de Três Ranchos, no uso das atribuições que lhe são conferidas, e:_x000D_
 CONSIDERANDO, que no dia 14 (quatorze) de julho do decorrente ano (segunda feira) é ferido municipal, decorrente do encerramento e entrega da coroa da festividade Nossa Senhora do Rosário;</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/429/47-portaria__feriado.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/429/47-portaria__feriado.pdf</t>
   </si>
   <si>
     <t>Portaria N°47/2025._x000D_
 “Dispõe Sobre Feriado Municipal E Dá Outras Providências.”_x000D_
 O Presidente da Câmara Municipal de Três Ranchos, no uso das atribuições que lhe são conferidas, e:_x000D_
 CONSIDERANDO, que no dia 15 (quinze) de agosto do decorrente ano (sexta feira) é ferido municipal comemora-se o dia de Nossa Senhora Da Abadia, padroeira da cidade de Três Ran-chos;</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/452/50-portaria_transfere_feriado.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/452/50-portaria_transfere_feriado.pdf</t>
   </si>
   <si>
     <t>Portaria Nº. 50/2025 “Transfere o feriado em comemoração do Dia do Servidor Público no âmbito da câmara de vereadores do Município de Três Ranchos, E dá outras providências.”</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/453/51-portaria_ponto_facultativo.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/453/51-portaria_ponto_facultativo.pdf</t>
   </si>
   <si>
     <t>Portaria Nº. 51/2025. “Estabelece Ponto Facultativo no Âmbito da Câmara de Vereadores do Município de Três Ranchos, e dá Outras Providências.”</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1944,68 +1944,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/336/01-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/337/02-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/338/03-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/339/04-projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/340/05-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/341/06-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/342/07-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/353/08_-_projeto_de_lei_08-2025_-_regulamenta_o_castramovel_-_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/354/09-_projeto_de_lei_-_politica_municipal_de_assistencia_social_-_municipio_de_tres_ranchos.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/355/projeto_de_lei-_cartao_cesta_basica.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/356/microsoft_word_-_09_-_projeto_de_lei_09-2025_-_regulamenta_o_cemei_josiane_alves_campos.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/392/13_-_projeto_de_lei_13-2025_-_reestruturacao_-_conselho_de_saude.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/393/14_-_projeto_de_lei_14-2025_-_reestruturacao_de_cargos_temporarios.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/411/projeto_de_lei_ldo_2025_1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/416/projeto_de_lei_de_credito_especial_16_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/419/17_-_projeto_de_lei_15-2025_-_familia_acolhedora_-_1_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/420/18_-_projeto_de_lei_18-2025_-_utilidade_publica_pro_rosario.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/433/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/435/projetode_lei_20.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/436/projeto_de_lei21.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/437/projetode_lei_22.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/438/projeto_delei_23.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/448/25_-_projeto_de_lei_25-2025_-_autoriza_doacao_de_veiculo_-_acao_social_para_saude_1.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/456/projeto_de_lei_complementar_no28-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/457/projeto_de_lei_29.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/458/projeto_de_lei_no30-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/461/proposta_de_emenda_no01-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/374/1_-_mocao_silvano.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/375/2_-_mocao_de_luci.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/383/mocao_ana_maria_alves.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/390/mocao_ademir.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/391/mocao_cleria.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/397/6_-_mocao_pesar_laisa.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/398/7_-_mocao_pesar_onofre.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/399/8_-_mocao_pesar_domingos.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/462/9_-_mocao_celma_alves.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/463/10_-_mocao_mario_lopes.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/343/requerimento__kendy.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/344/requerimento_divano.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/345/01-_requerimento_joao.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/376/02-_requerimento_admilson.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/381/requerimento_24-03-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/382/requerimento_constancio.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/384/requerimento_7.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/385/requerimento_8.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/386/requerimento_9.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/404/10-_requerimento_wagner.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/405/11-_requerimento_diogo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/406/12_-_requerimento_constancio.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/407/13_-_requerimento_constancio.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/408/requerimento_diogo_3.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/409/requerimento_diogo_4.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/412/07-_requerimento_wagner.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/413/17_-_requerimento_diogo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/464/requerimento_admilson_30-06_2.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/465/18-_requerimento_admilson.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/421/requerimento_diogo_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/422/20_-_requerimento_barcelana_-8.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/430/21_-_requerimento_barcelana.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/431/22_-_requerimento_diogo_22-09_1.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/432/23_-_requerimento_barcelana.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/450/24_requerimento_joao_b.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/451/25-_requerimento_diogo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/346/lei_no_1.244-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/347/lei_no_1.245-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/348/lei_no1.246_-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/349/lei_no1.247-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/350/lei_no1.248-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/351/lei_no_1.249-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/352/lei_no1.250-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/377/lei_1.251__publicacao.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/378/lei_municipal_no_1252-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/401/lei_municipal_no_1.253-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/400/lei_municipal_no_1.254-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/395/lei_1.255_09_deabril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/396/lei_1256.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/467/lei_no_1.257-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/410/lei_no_1.258-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/415/lei_1.259.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/417/lei_1260.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/439/lei_no_1.261-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/468/lei_no1.262-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/440/lei_municipal_no_1263-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/441/lei_1264.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/442/lei_no_1.265-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/443/lei_no_1.266-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/444/lei_no_1.267-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/445/lei_no_1.268-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/446/lei_no_1.269-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/447/lei_no_1.270-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/466/lei_no1.272-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/470/lei_no1.273-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/471/lei_no1.274-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/472/lei_no_1275-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/403/01-_projeto_de_lei_que_denomina__rua.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/414/02-_projeto_de_lei_que_denomina__rua.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/449/03-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/357/01-portaria_processo_e_compra_de_dispensa_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/358/02-portaria__faz_designacao_clp.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/359/port._03a_faz_designacao_tesoureiro.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/360/04-portaria__faz_designacao_de_servidor.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/361/06-portaria.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/362/port.08__vaga_de_vereador.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/363/port.09__vaga_de_vereador.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/364/12-portaria_fiscal_do_contrato.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/365/13-portaria_fiscal_do_contrato.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/366/15-portaria_fiscal_do_contrato.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/367/16-portaria_fiscal_do_contrato.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/368/17-portaria_fiscal_do_contrato.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/369/18-portaria_fiscal_do_contrato.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/370/19-portaria_fiscal_do_contrato.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/371/20-portaria_fiscal_do_contrato.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/373/24-portaria_fiscal_do_contrato.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/379/26-_portaria_fiscal_do_contrato.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/380/27-_portaria_fiscal_do_contrato.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/387/28-_portaria_fiscal_do_contrato.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/388/30-_portaria_fiscal_do_contrato.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/389/31-_portaria_fiscal_do_contrato.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/394/34-portaria_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/402/36-portaria_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/423/38-_portaria_fiscal_do_contrato.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/424/39-_portaria_fiscal_do_contrato.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/425/40-_portaria_fiscal_do_contrato.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/426/41-portaria_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/427/42-_portaria_fiscal_do_contrato.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/428/45-portaria_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/429/47-portaria__feriado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/452/50-portaria_transfere_feriado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/453/51-portaria_ponto_facultativo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/336/01-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/337/02-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/338/03-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/339/04-projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/340/05-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/341/06-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/342/07-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/353/08_-_projeto_de_lei_08-2025_-_regulamenta_o_castramovel_-_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/354/09-_projeto_de_lei_-_politica_municipal_de_assistencia_social_-_municipio_de_tres_ranchos.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/355/projeto_de_lei-_cartao_cesta_basica.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/356/microsoft_word_-_09_-_projeto_de_lei_09-2025_-_regulamenta_o_cemei_josiane_alves_campos.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/392/13_-_projeto_de_lei_13-2025_-_reestruturacao_-_conselho_de_saude.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/393/14_-_projeto_de_lei_14-2025_-_reestruturacao_de_cargos_temporarios.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/411/projeto_de_lei_ldo_2025_1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/416/projeto_de_lei_de_credito_especial_16_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/419/17_-_projeto_de_lei_15-2025_-_familia_acolhedora_-_1_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/420/18_-_projeto_de_lei_18-2025_-_utilidade_publica_pro_rosario.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/433/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/435/projetode_lei_20.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/436/projeto_de_lei21.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/437/projetode_lei_22.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/438/projeto_delei_23.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/448/25_-_projeto_de_lei_25-2025_-_autoriza_doacao_de_veiculo_-_acao_social_para_saude_1.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/456/projeto_de_lei_complementar_no28-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/457/projeto_de_lei_29.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/458/projeto_de_lei_no30-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/461/proposta_de_emenda_no01-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/374/1_-_mocao_silvano.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/375/2_-_mocao_de_luci.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/383/mocao_ana_maria_alves.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/390/mocao_ademir.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/391/mocao_cleria.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/397/6_-_mocao_pesar_laisa.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/398/7_-_mocao_pesar_onofre.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/399/8_-_mocao_pesar_domingos.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/462/9_-_mocao_celma_alves.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/463/10_-_mocao_mario_lopes.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/343/requerimento__kendy.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/344/requerimento_divano.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/345/01-_requerimento_joao.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/376/02-_requerimento_admilson.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/381/requerimento_24-03-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/382/requerimento_constancio.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/384/requerimento_7.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/385/requerimento_8.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/386/requerimento_9.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/404/10-_requerimento_wagner.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/405/11-_requerimento_diogo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/406/12_-_requerimento_constancio.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/407/13_-_requerimento_constancio.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/408/requerimento_diogo_3.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/409/requerimento_diogo_4.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/412/07-_requerimento_wagner.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/413/17_-_requerimento_diogo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/464/requerimento_admilson_30-06_2.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/465/18-_requerimento_admilson.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/421/requerimento_diogo_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/422/20_-_requerimento_barcelana_-8.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/430/21_-_requerimento_barcelana.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/431/22_-_requerimento_diogo_22-09_1.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/432/23_-_requerimento_barcelana.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/450/24_requerimento_joao_b.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/451/25-_requerimento_diogo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/346/lei_no_1.244-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/347/lei_no_1.245-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/348/lei_no1.246_-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/349/lei_no1.247-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/350/lei_no1.248-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/351/lei_no_1.249-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/352/lei_no1.250-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/377/lei_1.251__publicacao.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/378/lei_municipal_no_1252-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/401/lei_municipal_no_1.253-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/400/lei_municipal_no_1.254-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/395/lei_1.255_09_deabril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/396/lei_1256.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/467/lei_no_1.257-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/410/lei_no_1.258-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/415/lei_1.259.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/417/lei_1260.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/439/lei_no_1.261-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/468/lei_no1.262-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/440/lei_municipal_no_1263-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/441/lei_1264.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/442/lei_no_1.265-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/443/lei_no_1.266-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/444/lei_no_1.267-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/445/lei_no_1.268-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/446/lei_no_1.269-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/447/lei_no_1.270-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/466/lei_no1.272-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/470/lei_no1.273-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/471/lei_no1.274-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/472/lei_no_1275-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/403/01-_projeto_de_lei_que_denomina__rua.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/414/02-_projeto_de_lei_que_denomina__rua.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/449/03-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/357/01-portaria_processo_e_compra_de_dispensa_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/358/02-portaria__faz_designacao_clp.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/359/port._03a_faz_designacao_tesoureiro.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/360/04-portaria__faz_designacao_de_servidor.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/361/06-portaria.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/362/port.08__vaga_de_vereador.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/363/port.09__vaga_de_vereador.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/364/12-portaria_fiscal_do_contrato.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/365/13-portaria_fiscal_do_contrato.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/366/15-portaria_fiscal_do_contrato.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/367/16-portaria_fiscal_do_contrato.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/368/17-portaria_fiscal_do_contrato.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/369/18-portaria_fiscal_do_contrato.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/370/19-portaria_fiscal_do_contrato.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/371/20-portaria_fiscal_do_contrato.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/373/24-portaria_fiscal_do_contrato.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/379/26-_portaria_fiscal_do_contrato.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/380/27-_portaria_fiscal_do_contrato.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/387/28-_portaria_fiscal_do_contrato.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/388/30-_portaria_fiscal_do_contrato.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/389/31-_portaria_fiscal_do_contrato.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/394/34-portaria_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/402/36-portaria_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/423/38-_portaria_fiscal_do_contrato.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/424/39-_portaria_fiscal_do_contrato.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/425/40-_portaria_fiscal_do_contrato.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/426/41-portaria_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/427/42-_portaria_fiscal_do_contrato.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/428/45-portaria_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/429/47-portaria__feriado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/452/50-portaria_transfere_feriado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2025/453/51-portaria_ponto_facultativo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H135"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="40.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="163.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="162.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>