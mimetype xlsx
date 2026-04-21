--- v0 (2025-10-17)
+++ v1 (2026-04-21)
@@ -54,1098 +54,1098 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Três Ranchos - PMTR</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/250/projeto_de_lei_01-2024.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/250/projeto_de_lei_01-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 01 de 11 de janeiro de 2024, que dispõe sobre a autorização para "Patrocínio do evento Três Ranchos Fest Folia".</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/251/projeto_de_lei_02.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/251/projeto_de_lei_02.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 02, que dispõe sobre autorização para cessão temporária e gratuita de uso de bem público municipal.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/256/03-2024-_revisao_geral_anual_rev..pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/256/03-2024-_revisao_geral_anual_rev..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 03 DE 17 DE JANEIRO DE 2024. “Dispõe Sobre a Revisão Geral Anual dos Servidores Públicos Municipais e Agentes Políticos do Município de Três Ranchos Dá Outras Providências”.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/253/projeto_de_lei_n_04.2024.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/253/projeto_de_lei_n_04.2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 04 DE 11 DE JANEIRO DE 2024, “Dispõe sobre a alteração da Lei 1156 de 31 de março de 2020, com aumento do quantitativo de vagas, com indicação do quantitativo anterior, atual e atualização do vencimento, dentro da estrutura de cargos e salário dos servidores comissionados do Município de Três Ranchos”.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/257/projeto_de_lei_05.2024_-_reajuste_salarial_rev.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/257/projeto_de_lei_05.2024_-_reajuste_salarial_rev.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 05 DE 17 DE JANEIRO DE 2024.“Concede reajuste nos vencimentos dos Servidores públicos municipais ativos, inativos, e dá outras providências”.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/272/pl_06-2024.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/272/pl_06-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 06 de 07 de Março de 2024. Dispõe sobre a reformulação do regime jurídico do pessoal do magistério público do Município de Três Ranchos, revoga as disposições em contrário, especialmente os artigos 11, 12, 13 e 14; bem como altera o art 67, todos da Lei Municipal nº 810/2001, e dá outras providências.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/313/pl_07.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/313/pl_07.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 07 de 15 de abril de 2024 “Institui a Lei de Diretrizes Orçamentárias, que dispõe sobre as diretrizes gerais para a elaboração da Lei Orçamentária de 2025 e dá outras providências.”</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/311/projeto_de_lei_08.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/311/projeto_de_lei_08.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a autorização para aquisição de bem imóvel.”</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/312/pl_09.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/312/pl_09.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 09/2024, DE 22 DE AGOSTO DE 2024. “Estima a Receita e fixa a Despesa do Município de Três Ranchos para o exercício de 2025, na forma que especifica.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/309/pl_10.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/309/pl_10.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a autorização do Município de Três Ranchos Estado de Goiás em firmar parceria, sem repasse de recursos financeiros, nos termos da Lei Federal nº13.019/2014, com o Instituto Abraham”</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/310/pl_11.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/310/pl_11.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Município de Três Ranchos Estado de Goiás, instituir uma conta bancaria, com a finalidade especifica, e dá outras providências”</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/325/pl_12-2024.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/325/pl_12-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 12/2024, DE 08 DE NOVEMBRO DE 2024. “Dispõe Sobre o Desmembramento de Secretaria, Criação de Secretarias, Criação de Cargos de Secretários na Estrutura Administrativa da Prefeitura Municipal de Três Ranchos/Goiás ”.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/326/pl_14-2024.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/326/pl_14-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 14/2024, DE 21 DE NOVEMBRO DE 2024. “ Dispõe sobre a criação de cargos, que especifica”.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/327/pl_15-2024.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/327/pl_15-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº.15, 02 de dezembro de 2024. “Institui a política municipal de proteção aos mananciais de abastecimento público no município de Três Ranchos e dá outras providências.”</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/301/01-projeto_decreto_legislativo.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/301/01-projeto_decreto_legislativo.pdf</t>
   </si>
   <si>
     <t>PROJETO DECRETO LEGISLATIVO– 01/2024 – DE 29 DE ABRIL DE 2.024._x000D_
 “Dispõe sobre a aprovação do balancete do balanço geral da prefeitura municipal de três ranchos go, relativo ao exercício de 2022 (04410/2023) e dá outras providências”.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/291/02-_projeto_decreto.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/291/02-_projeto_decreto.pdf</t>
   </si>
   <si>
     <t>PROJETO DECRETO LEGISLATIVO – 02/2024 – DE 12 DE JUNHO DE 2.024_x000D_
 “Dispõe sobre a aprovação do Balancete referente ao 2ª semestre do exercício de 2016 e dá outras Providências”</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/268/projeto_de_resolucao_n01.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/268/projeto_de_resolucao_n01.pdf</t>
   </si>
   <si>
     <t>PROJETON DE RESOLUÇÃO Nº 01/2024_x000D_
 " Regulamenta a Lei nº14.133, de 1º de abril de 2021, que dispõe sobre licitações e contratos Administrativos, no âmbito do Poder Legislativo municipal e dá outras providências".</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/269/projeto_de_resolucao_n02.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/269/projeto_de_resolucao_n02.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº02/2024, " Estabelece as diretrizes para atuação do agente de contratação e da equipe de apoio, o funcionamento da comissão de contratação e a atuação dos gestores e fiscais de contratos, de que trata a Lei nº14.133, de 1º de abril de 2021, no âmbito do poder Legislativo Municipal".</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/282/projeto_de_resolucao_no_03-2024.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/282/projeto_de_resolucao_no_03-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº03/2024, que "estabelece procedimentos para a  elaboração do Termo de Referencia - TR, para aquisição de bens e contratação de serviços e obras de que trata a Lei nº 14.133, de 1º de abril de 2021, no âmbito do Poder Legislativo Municipal".</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/283/projeto_de_resolucao_no_04-2024.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/283/projeto_de_resolucao_no_04-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 04/2024,  que " estabelece procedimentos para a participação de pessoas física nas contratações públicas de que trata a Lei nº 14.133, de 1º de abril de 2021, no âmbito do Poder Legislativo Municipal".</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/323/projeto_resolucao_no_05.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/323/projeto_resolucao_no_05.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO LEGISLATIVA Nº 05/2024 DE 19 DE NOVEMBRO DE 2024_x000D_
 “DISPÕE SOBRE A ESTRUTURA E ORGANIZAÇÃO ADMINISTRATIVA DA CÂMARA MUNICIPAL DE TRÊS RANCHOS/ GOIÁS, E DÁ OUTRAS PROVIDÊNCIAS”._x000D_
 A MESA DIRETORA DA CÂMARA MUNICIPAL DE TRÊS RANCHOS/ GOIÁS, no uso de suas atribuições legais, faz saber que a Câmara Municipal de TRÊS RANCHOS, APROVOU e a PRESIDÊNCIA SANCIONOU e PROMULGOU a seguinte Resolução:</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/328/emenda__a__lei__organica_20241218_0001.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/328/emenda__a__lei__organica_20241218_0001.pdf</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica do Município de Três Ranchos nº 01/2024 “Faz alterações na Lei Orgânica do Município de Três Ranchos”._x000D_
 Art. 1º - O artigo 62, e seu parágrafo único, da Lei Orgânica do Município de Três Ranchos passa a vigorar com a seguinte redação:_x000D_
 Art. 62 - O Prefeito e o Vice—Prefeito tomarão pose no dia 1º de janeiro do ano subsequente à eleição, em sessão da Câmara municipal, prestando o compromisso de manter, defender e cumprir a Lei Orgânica, observar as leis da União, do Estado e exercer o cargo sob a inspiração da democracia, da legitimidade.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/277/1_-_mocao_de_pesar_jose_marques.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/277/1_-_mocao_de_pesar_jose_marques.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA DE JOSÉ MARQUES DE REZENDE_x000D_
 _x000D_
 A Câmara Municipal de Três Ranchos, através de todos os vereadores e funcionários desta casa, vem por meio desta, manifestar o seu profundo pesar pelo falecimento do senhor José Marques de Rezende. _x000D_
 O Sr. José Marques, era conhecido pela população trirranchense por ser um cidadão honrado, trabalhador e dedicado à família e aos amigos. Pertencia a uma família tradicional do município, era irmão dos ex-vereadores Áureo e Mariozan Leite de Resende, irmão dos colaboradores municipais Odílio e Sebastião Leite Rezende.  Era Tio dos colaboradores municipais Clodoaldo, André Salvador, Queren e do nobre vereador Ricardo Gonçalves Rezende, pessoas extremamente queridas e admiradas por toda população de nosso município.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/276/mocao_maria_de_fatima.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/276/mocao_maria_de_fatima.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA DE MARIA DE FÁTIMA DOS SANTOS SOUZA_x000D_
 _x000D_
 A Câmara Municipal de Três Ranchos, através de todos os vereadores e funcionários desta casa, vem por meio desta, manifestar o seu profundo pesar pelo falecimento da senhora Maria de Fátima dos Santos Souza.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/278/mocao_de_pesar_joao_alves.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/278/mocao_de_pesar_joao_alves.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA DE JOÃO ALVES_x000D_
 _x000D_
 A Câmara Municipal de Três Ranchos, através de todos os vereadores e funcionários desta casa, vem por meio desta, manifestar o seu profundo pesar pelo falecimento do senhor João Alves.  _x000D_
 O Sr. João Alves, popular João Rosário, era colaborador aposentado da Prefeitura Municipal, considerado ícone da cultura local. Como presidente da Irmandade do Rosário por duas décadas, deixou sua marca na comunidade. Além disso, como sanfoneiro do terno Catupé Cacunda vermelho e branco, era respeitado inclusive como o Capitão do terno.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/275/mocao_paulo_peixoto.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/275/mocao_paulo_peixoto.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA DE PAULO PEIXOTO_x000D_
 _x000D_
 A Câmara Municipal de Três Ranchos, através de todos os vereadores e funcionários desta casa, vem por meio desta, manifestar o seu profundo pesar pelo falecimento do senhor Paulo Peixoto._x000D_
 O Sr. Paulo Peixoto, era conhecido pela população trirranchense por ser um cidadão honrado, trabalhador e dedicado à família e aos amigos. Pertencia a uma família tradicional do município, era irmão do ex-prefeito João Batista Peixoto, conhecido como Peixotinho, pessoa extremamente querida e admirada por toda população de nosso município.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/290/5-_mocao_de_pesar_antonio_rezende.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/290/5-_mocao_de_pesar_antonio_rezende.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA DE ANTÔNIO DE REZENDE LEITE_x000D_
 A Câmara Municipal de Três Ranchos, através de todos os vereadores e funcionários desta casa, vem por meio desta, manifestar o seu profundo pesar pelo falecimento do senhor Antônio De Rezende Leite.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/289/6_-_mocao_de_pesar_clea.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/289/6_-_mocao_de_pesar_clea.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA DE CLÉA BUENO FREITAS COELHO_x000D_
 A Câmara Municipal de Três Ranchos, através de todos os vereadores e funcionários desta casa, vem por meio desta, manifestar o seu profundo pesar pelo falecimento da senhora Cléa Bueno Freitas Coelho.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/306/mocao_janete_coelho.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/306/mocao_janete_coelho.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR  A FAMÍLIA DE JANETE COELHO PEREIRA_x000D_
 _x000D_
 A Câmara Municipal de Três Ranchos, através de todos os vereadores e funcionários desta casa, vem por meio desta, manifestar o seu profundo pesar pelo falecimento da senhora Janete Coelho Pereira.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/307/mocao_juarez_domingos.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/307/mocao_juarez_domingos.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR  A FAMÍLIA DE JUAREZ DOMINGOS DOS SANTOS_x000D_
 _x000D_
 A Câmara Municipal de Três Ranchos, através de todos os vereadores e funcionários desta casa, vem por meio desta, manifestar o seu profundo pesar pelo falecimento do senhor Juarez Domingos dos Santos.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/308/mocao_de_pesar_levino.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/308/mocao_de_pesar_levino.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA DE LEVINO LOPES COELHO NETO_x000D_
 A Câmara Municipal de Três Ranchos, através de todos os vereadores e funcionários desta casa, vem por meio desta, manifestar o seu profundo pesar pelo falecimento do Sr. Levino Lopes Coelho Neto.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/285/requerimento_joao_balbino.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/285/requerimento_joao_balbino.pdf</t>
   </si>
   <si>
     <t>“Que o prefeito municipal, proceda por meios legais, e urgentemente, em contato com a GOINFRA, a fim de informar e requerer a liberação da rodovia, que dá acesso a balsa de Três Ranchos/Goiás, ao município de Douradoquara/Minas Gerais.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/314/requerimento_ricardo_28-10-2024.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/314/requerimento_ricardo_28-10-2024.pdf</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>Barcelana Salia De Melo</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/324/04-requerimento.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/324/04-requerimento.pdf</t>
   </si>
   <si>
     <t>Com todo respeito e acatamento, através do presente venho solicitar a Vossa Excelência, que coloque em discussão e aprovação a seguinte solicitação, que o chefe do poder exe-cutivo, proceda análise e estudo, a fim de criação / implantação do projeto AEE-NINHO DO SA-BER._x000D_
 O objetivo do projeto AEE- ninho do saber, é oferecer um atendimento educa-cional especializado e inclusivo para as crianças na educação infantil, proporcionando o desenvolvi-mento de suas potencialidades em um ambiente acolhedor que valorize a diversidade, o aprendizado e o desenvolvimento socioemocional._x000D_
 As idealizadoras do projetos são:_x000D_
 •	Monica Adiers- Pedagoga_x000D_
 •	Fernanda Luiz Ribeiro- Psicóloga_x000D_
 •	Mariana Nascimento- Psicóloga</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/329/04-requerimento.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/329/04-requerimento.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO_x000D_
 Com todo respeito e acatamento, através do presente venho solicitar a Vossa Excelência, que coloque em discussão e aprovação a seguinte solicitação, que o chefe do poder exe-cutivo, proceda análise e estudo, a fim de criação / implantação do projeto AEE-NINHO DO SABER._x000D_
 O objetivo do projeto AEE- ninho do saber, é oferecer um atendimento educaci-onal especializado e inclusivo para as crianças na educação infantil, proporcionando o desenvolvi-mento de suas potencialidades em um ambiente acolhedor que valorize a diversidade, o aprendizado e o desenvolvimento socioemocional.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/303/emenda_ao_projeto.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/303/emenda_ao_projeto.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI Nº 01/2024._x000D_
  Os Vereadores que está subscrevem, membros da comissão de constituição de justiça, legislação e redação, com assento nesta Casa Legislativa, nos termos dos artigos 106, 107 e parágrafo 3§ e 4§ todos do Regimento Interno, propõe a seguinte emenda ao PROJETO DE LEI Nº 01/2024.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/334/emenda_a_lei_organica.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/334/emenda_a_lei_organica.pdf</t>
   </si>
   <si>
     <t>Emenda a Lei Orgânica Municipal de Três Ranchos nº 01/2024  “Faz alterações na Lei Orgânica do Município de Três Ranchos”._x000D_
 Art. 1º - O artigo 62, e seu parágrafo único, da Lei Orgânica do Município de Três Ranchos passa a vigorar com a seguinte redação:_x000D_
 Art. 62 - O Prefeito e o Vice—Prefeito tomarão pose no dia 1º de janeiro do ano subsequente à eleição, em sessão da Câmara municipal, prestando o compromisso de manter, defender e cumprir a Lei Orgânica, observar as leis da União, do Estado e exercer o cargo sob a inspiração da democracia, da legitimidade.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/286/decreto_legislativo_01-2024.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/286/decreto_legislativo_01-2024.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO 01/2024 – DE 10 DE JUNHO DE 2024. “Aprova o Balancete do balanço Geral da Prefeitura Municipal de Três Ranchos GO do ano de 2022 e dá outras Providências”.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/302/02-_decreto_legislativo_final.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/302/02-_decreto_legislativo_final.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO 02/204 – DE 24 DE JUNHO DE 2.024_x000D_
 “Dispõe sobre a aprovação do Balancete referente ao 2ª semestre do exercício de 2016 e dá outras Providências”.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/270/resolucao_md_n01.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/270/resolucao_md_n01.pdf</t>
   </si>
   <si>
     <t>PROJETON DE RESOLUÇÃO Nº 01/2024  " Regulamenta a Lei nº14.133, de 1º de abril de 2021, que dispõe sobre licitações e contratos Administrativos, no âmbito do Poder Legislativo municipal e dá outras providências".</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/271/resolucao_md_n02.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/271/resolucao_md_n02.pdf</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/287/resolucao_adm_03-2024.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/287/resolucao_adm_03-2024.pdf</t>
   </si>
   <si>
     <t>RESOLUÇÃO Nº 03/2024 “Estabelece procedimentos para a elaboração do Termo de Referência - TR, para aquisição de bens e contratação de serviços e obras de que trata a Lei nº 14.133, de 1º de abril de 2021, no âmbito do Poder Legislativo Municipal”</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/288/resolucao_adm_04-2024.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/288/resolucao_adm_04-2024.pdf</t>
   </si>
   <si>
     <t>RESOLUÇÃO Nº 04/2024 “Estabelece procedimentos para a participação de pessoa física nas contratações públicas de que trata a Lei nº 14.133, de 1º de abril de 2021, no âmbito do Poder Legislativo Municipal”</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>LEI</t>
   </si>
   <si>
     <t>Lei Municipal</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/259/lei_1227.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/259/lei_1227.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N ° 1.227 DE 17 DE JANEIRO DE 2024.“Dispõe sobre a autorização para patrocínio do evento "Três Ranchos Fest Folia", que será realizado nos dias 10 a 12 de fevereiro de 2024, mediante condições específicas, e estabelece medidas de transparência e fiscalização, promovendo o fomento ao turismo e comércio local sem impacto financeiro adicional ao município e dá outras providências”.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/260/lei_1.228.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/260/lei_1.228.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N ° 1.228 DE 17 DE JANEIRO DE 2024.“Dispõe sobre a autorização para cessão temporária e gratuita de uso de bem público municipal, sob regime de comodato, em favor da empresa PLANET PROMO ARQUITETURA E PROJETOS LTDA (CNPJ: 36.012.079/0001-18), a fim de que seja realizado evento carnavalesco de 2024, denominado “Três Ranchos Fest Folia”.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/261/lei_1.229.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/261/lei_1.229.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N ° 1.229 DE 22 DE JANEIRO DE 2024.“Dispõe sobre a alteração da Lei 1156 de 31 de março de 2020, com aumento do quantitativo de vagas, com indicação do quantitativo anterior, atual e atualização do vencimento, dentro da estrutura de cargos e salário dos servidores comissionados do Município de Três Ranchos”.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/262/lei_1.230.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/262/lei_1.230.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N ° 1.230 DE 22 DE JANEIRO DE 2024.“Concede reajuste nos vencimentos dos Servidores públicos municipais ativos, inativos, e dá outras providências”.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/263/lei_1.231.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/263/lei_1.231.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N ° 1.231 DE 22 DE JANEIRO DE 2024.“DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS SERVIDORES PÚBLICOS MUNICIPAIS E AGENTES POLÍTICOS DO MUNICÍPIO DE TRÊS RANCHOS DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/274/lei_1.233_26-03-2024.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/274/lei_1.233_26-03-2024.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N ° 1.233 DE 26 DE MARÇO DE 2024. “Dispõe sobre a reformulação do regime jurídico do pessoal do magistério público do Município de Três Ranchos, revoga as disposições em contrário, especialmente os artigos 11, 12, 13 e 14; bem como altera o art 67, todos da Lei Municipal nº 810/2001, e dá outras providências”.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/318/lei_1234.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/318/lei_1234.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N ° 1.234 DE 15 DE ABRIL DE 2024. “Institui o programa Banco de Ração e Utensílios para Animais no Município de Três Ranchos/Goiás e dá outras providências”.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/280/lei_municipal_1.235-2024.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/280/lei_municipal_1.235-2024.pdf</t>
   </si>
   <si>
     <t>Lei Municipal nº 1235 de 06 de maio de 2024, que "Fixa os subsídios do Prefeito, Vice-prefeito, Secretários,  e dos vereadores e Presidente da Câmara Municipal de Três Ranchos, para a legislatura de 2025 a 2028 e dá outras providencias".</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/317/lei_1236.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/317/lei_1236.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N ° 1.236 DE 04 DE JULHO DE 2024. “Institui a Lei de Diretrizes Orçamentárias, que dispõe sobre as diretrizes gerais para a elaboração da Lei Or-çamentária de 2025 e dá outras providências”.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/315/lei_1.237.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/315/lei_1.237.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N ° 1.237 DE 20 DE SETEMBRO DE 2024. “Dispõe sobre a autorização para aquisição de bem imóvel”.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/316/lei_1.238.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/316/lei_1.238.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N ° 1.238 DE 15 DE OUTUBRO DE 2024. “Autoriza o Município de Três Ranchos do Estado de Goiás, a realizar abertura de conta bancaria, com finalidade especifica, e dá outras providências”.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/319/lei_no1239-2024.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/319/lei_no1239-2024.pdf</t>
   </si>
   <si>
     <t>Lei municipal nº 1.239, de 16 de outubro de 2024, que estima a receita e fixa as despesas do município de Três Ranchos para o exercício de 2025, na forma que especifica.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/330/lei_1240.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/330/lei_1240.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N ° 1.240 DE 14 DE NOVEMBRO DE 2024. “Dispõe sobre a autorização do Município de Três Ranchos Estado de Goiás em firmar parceria, sem repasse de recursos financeiros, nos termos da Lei Federal nº13.019/2014, com o Instituto Abraham”.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/331/lei_1241.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/331/lei_1241.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N ° 1.241 DE 06 DE DEZEMBRO DE 2024. “Dispõe Sobre o Desmembramento de Secretaria, Criação de Secretarias, Criação de Cargos de Secretários na Estrutura Administrativa da Prefeitura Municipal de Três Ranchos/Goiás”.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/332/lei_1242.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/332/lei_1242.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N ° 1.242 DE 13 DE DEZEMBRO DE 2024. “Dispõe sobre a criação de cargos, que es-pecifica”._x000D_
 HUGO DELEON DE CARVALHO COSTA, Prefeito de Três Ranchos, Goiás, usando das atribuições que lhe são conferidas por lei em vigor, faz saber que a Câmara Municipal de Três Ranchos, Estado de Goiás, aprovou e eu sanciono a seguinte Lei:_x000D_
 Art. 1º. Ficam criados na estrutura organizacional da prefeitura Municipal de Três Ran-chos – Goiás, os seguintes cargos com requisitos de provimento, vencimento e atribuições discri-minados no Anexo I, parte integrante desta lei:_x000D_
 I – Vinculados ao gabinete do Prefeito:_x000D_
 A)	01(um) cargo dê provimento em comissão de Assessor Executivo;_x000D_
 B)	2 (dois) cargo dê provimento em comissão Diretor de Assistência Judiciária Gra-tuita Municipal.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/333/lei_1243.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/333/lei_1243.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N ° 1.243 DE 13 DE DEZEMBRO DE 2024. “Institui a política municipal de proteção aos mananciais de abastecimento público no município de Três Ranchos e dá outras providências”.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/273/pl_2-2024.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/273/pl_2-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO BSM Nº 02/2024 DE 22 DE MARÇO DE 2024._x000D_
 AUTORA DO PROJETO VEREADORA:  BARCELANA SALIA DE MELO_x000D_
 “Institui o programa “Banco de Ração e Utensílios para Animais” no Município de Três Ranchos/Goiás e dá outras providências”.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/279/pl_03.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/279/pl_03.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei MD Nº 03/2024. Três Ranchos, 08 de abril de 2024.                                                                                                                                                     “Fixa os subsídios do Prefeito, Vice-prefeito, Secretários, e dos Vereadores e Presidente da Câmara Municipal de Três Ranchos, para a legislatura de 2025 a 2028 e dá outras providências”</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Portarias</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/245/portaria_n_01.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/245/portaria_n_01.pdf</t>
   </si>
   <si>
     <t>Portaria nº. 01/2024 “Faz Designação e dá Outras Providências”_x000D_
 _x000D_
 JOSÉ CARLOS BERNARDES, Presidente da Câmara Mu-nicipal de Três Ranchos, Estado de Goiás, no uso das atribuições conferidas pela Lei Orgânica do Município e de acordo com o Regimento Interno desta casa de leis;_x000D_
 Resolve:_x000D_
 	Art. 1º - Designar o Vereador Sr. José Luiz do Nascimento, para responder como TESOUREIRO da Câmara Municipal de Três Ranchos, para o exercício de 2024, com as atribuições previstas no Regimento Interno, tais como assinar cheques, balancetes mensais, balanço geral e outros documentos inerentes à função, e sem renumeração e que ficará assim constituída.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/246/portaria_n_02.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/246/portaria_n_02.pdf</t>
   </si>
   <si>
     <t>Portaria nº. 02/2023  “Faz designação de servidor que especifica’’_x000D_
 _x000D_
 José Carlos Bernardes, Presidente da Câmara Municipal de Três Ranchos, Estado de Goiás, no uso das atribuições conferidas pela Lei Orgânica do Município e de acordo com o Regimento Interno desta casa de leis;_x000D_
 Resolve:_x000D_
 	Art. 1º - Designar a Sra. Laís Adorno Coelho, portadora do CPF nº 064.028.591-09, ocupante do cargo em comissão de diretora geral da Câmara Municipal de Três Ranchos/Goiás, para juntamente com seu cargo, responder como GESTORA DE CONTROLE INTERNO DESTA CÂMARA MUNICIPAL, e para exercer a função de CHEFE DO DEPARTAMENTO DE RECURSOS HUMANO desta casa de leis.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/247/portaria_n_03.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/247/portaria_n_03.pdf</t>
   </si>
   <si>
     <t>Portaria N° 03/2024. “Dispõe sobre o processo de dispensa para compras e serviços no âmbito da Câmara Municipal e da outra providencias. ”_x000D_
 O Presidente da Câmara Municipal de Três Ranchos, no uso das atribuições que lhe são conferidas, e:_x000D_
                        CONSIDERANDO que art. 75, inciso I, da nova Lei nº 14.133/ 2021, e decreto n° 11.871 de 29 de dezembro de 2023, atualizando os valores estabelecidos na Lei nº 14.133, de 1º de abril de 2021, é dispensável a licitação para contratação que envolva valores inferiores a R$ 119.812,02 (cento e dezenove mil oitocentos e doze reais e dois centavos), no caso de obras e serviços de engenharia ou de serviços de manutenção de veículos automotores;</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/248/portaria__n04.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/248/portaria__n04.pdf</t>
   </si>
   <si>
     <t>Portaria nº. 04/2024 “DESIGNA A FUNÇÃO DE CHEFE DE COMPRAS DA CÂMARA MUNI-CIPAL DE TRÊS RANCHOS A SER-VIDOR QUE ESPECIFICA E DÁ OU-TRAS PROVIDÊNCIAS.’’_x000D_
 O Presidente da Câmara Municipal de Três Ranchos, Estado de Goiás, no uso das atribuições conferidas pela Lei Orgânica do Município e o Regimento Interno desta casa de leis;</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/249/portaria_n_05.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/249/portaria_n_05.pdf</t>
   </si>
   <si>
     <t>Portaria nº. 05/2024    “Dispõe sobe nomeação de servidor para ocupar cargo comissionado e da outas providencias’’_x000D_
 _x000D_
 O Presidente da Câmara Municipal de Três Ranchos, Estado de Goiás, no uso das atribuições conferidas pela Lei Orgânica do Município e de acordo com o Regimento Interno desta casa de leis;_x000D_
 _x000D_
 Resolve:_x000D_
 	Art. 1º - fica nomeado a partir desta data, a Senhora NAIARA BALDOINO DOS SANTOS, inscrita no CPF sob o nº 163.833.346-70, para ocupar o cargo em comissão de diretor administrativo e financeiro, constante do quadro pessoal desta Câmara.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/254/portaria_06.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/254/portaria_06.pdf</t>
   </si>
   <si>
     <t>Portaria nº. 06/2024 “DISPÕE SOBRE O PAGAMENTO DE GRATIFICAÇÃO À SERVIDORA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.’’</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/258/portaria_08.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/258/portaria_08.pdf</t>
   </si>
   <si>
     <t>Portaria n° 08/2024 “DISPÕE SOBRE A DESIGNAÇÃO DE AGENTE DE CONTRATAÇÃO, E EQUIPE DE APOIO PARA DESEMPENHAR AS FUNÇÕES ESSENCIAIS, INERENTE A EXECUÇÃO DA LEI Nº 14.133/2021, E SEUS REGULAMENTOS, E DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/292/10-portaria__fiscal.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/292/10-portaria__fiscal.pdf</t>
   </si>
   <si>
     <t>Portaria n° 10/2024_x000D_
 “Dispõe sobre a Nomeação de Fiscal de Contratos, e dá outras providências. ”_x000D_
 _x000D_
 O Presidente da Câmara Municipal de Três Ranchos, no uso das atribuições que lhe são conferidas, e:_x000D_
 CONSIDERANDO a Lei 14.133/2021, regulamenta todas as licitações e contratos da administração pública direta e indireta, e suas autarquias federais;_x000D_
 CONSIDERANDO a lei municipal nº 1.207 /2023, e resolução nº 01/2024 e 02/2024, que regulamenta no âmbito do poder legislativo deste Município, a lei federal nº 14.133/2021, bem como fiscal do contrato;_x000D_
 CONSIDERANDO, que o Legislativo Municipal não possui em seu quadro de funcionários servidores ocupantes de cargo dê provimento efetivo;</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/293/11-portaria__fiscal.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/293/11-portaria__fiscal.pdf</t>
   </si>
   <si>
     <t>Portaria n° 11/2024 “Dispõe sobre a Nomeação de Fiscal de Contratos, e dá outras providências. ”_x000D_
 _x000D_
 O Presidente da Câmara Municipal de Três Ranchos, no uso das atribuições que lhe são conferidas, e:_x000D_
 CONSIDERANDO a Lei 14.133/2021, regulamenta todas as licitações e contratos da administração pública direta e indireta, e suas autarquias federais;_x000D_
 CONSIDERANDO a lei municipal nº 1.207 /2023, e resolução nº 01/2024 e 02/2024, que regulamenta no âmbito do poder legislativo deste Município, a lei federal nº 14.133/2021, bem como fiscal do contrato;_x000D_
 CONSIDERANDO, que o Legislativo Municipal não possui em seu quadro de funcionários servidores ocupantes de cargo dê provimento efetivo;</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/294/12-portaria__fiscal.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/294/12-portaria__fiscal.pdf</t>
   </si>
   <si>
     <t>Portaria n° 12/2024_x000D_
 “Dispõe sobre a Nomeação de Fiscal de Contratos, e dá outras providências. ”</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/295/13-portaria__fiscal.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/295/13-portaria__fiscal.pdf</t>
   </si>
   <si>
     <t>Portaria n° 13/2024 “Dispõe sobre a Nomeação de Fiscal de Contra-tos, e dá outras providências. ”_x000D_
 _x000D_
 O Presidente da Câmara Municipal de Três Ranchos, no uso das atribuições que lhe são conferidas, e:_x000D_
 CONSIDERANDO a Lei 14.133/2021, regulamenta todas as licitações e con-tratos da administração pública direta e indireta, e suas autarquias federais;_x000D_
 CONSIDERANDO a lei municipal nº 1.207 /2023, e resolução nº 01/2024 e 02/2024, que regulamenta no âmbito do poder legislativo deste Município, a lei federal nº 14.133/2021, bem como fiscal do contrato;_x000D_
 CONSIDERANDO, que o Legislativo Municipal não possui em seu quadro de funcionários servidores ocupantes de cargo dê provimento efetivo;</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/296/14-portaria__fiscal.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/296/14-portaria__fiscal.pdf</t>
   </si>
   <si>
     <t>Portaria n° 14/2024_x000D_
 “Dispõe sobre a Nomeação de Fiscal de Contra-tos, e dá outras providências. ”_x000D_
 _x000D_
 O Presidente da Câmara Municipal de Três Ranchos, no uso das atribuições que lhe são conferidas, e:_x000D_
 CONSIDERANDO a Lei 14.133/2021, regulamenta todas as licitações e con-tratos da administração pública direta e indireta, e suas autarquias federais;_x000D_
 CONSIDERANDO a lei municipal nº 1.207 /2023, e resolução nº 01/2024 e 02/2024, que regulamenta no âmbito do poder legislativo deste Município, a lei federal nº 14.133/2021, bem como fiscal do contrato;_x000D_
 CONSIDERANDO, que o Legislativo Municipal não possui em seu quadro de funcionários servidores ocupantes de cargo dê provimento efetivo;</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/297/15_-portaria__fiscal.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/297/15_-portaria__fiscal.pdf</t>
   </si>
   <si>
     <t>Portaria n° 15/2024_x000D_
 “Dispõe sobre a Nomeação de Fiscal de Contratos, e dá outras providências. ”_x000D_
 _x000D_
 O Presidente da Câmara Municipal de Três Ranchos, no uso das atribuições que lhe são conferidas, e:_x000D_
 CONSIDERANDO a Lei 14.133/2021, regulamenta todas as licitações e contratos da administração pública direta e indireta, e suas autarquias federais;_x000D_
 CONSIDERANDO a lei municipal nº 1.207 /2023, e resolução nº 01/2024 e 02/2024, que regulamenta no âmbito do poder legislativo deste Município, a lei federal nº 14.133/2021, bem como fiscal do contrato;_x000D_
 CONSIDERANDO, que o Legislativo Municipal não possui em seu quadro de funcionários servidores ocupantes de cargo dê provimento efetivo;</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/298/18_-portaria__fiscal.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/298/18_-portaria__fiscal.pdf</t>
   </si>
   <si>
     <t>Portaria n° 18/2024_x000D_
 “Dispõe sobre a Nomeação de Fiscal de Contratos, e dá outras providências. ”_x000D_
 _x000D_
 O Presidente da Câmara Municipal de Três Ranchos, no uso das atribuições que lhe são conferidas, e:_x000D_
 CONSIDERANDO a Lei 14.133/2021, regulamenta todas as licitações e contratos da administração pública direta e indireta, e suas autarquias federais;_x000D_
 CONSIDERANDO a lei municipal nº 1.207 /2023, e resolução nº 01/2024 e 02/2024, que regulamenta no âmbito do poder legislativo deste Município, a lei federal nº 14.133/2021, bem como fiscal do contrato;_x000D_
 CONSIDERANDO, que o Legislativo Municipal não possui em seu quadro de funcionários servidores ocupantes de cargo dê provimento efetivo;</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/299/19_-portaria__fiscal.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/299/19_-portaria__fiscal.pdf</t>
   </si>
   <si>
     <t>Portaria n° 19/2024_x000D_
 “Dispõe sobre a Nomeação de Fiscal de Contra-tos, e dá outras providências. ”_x000D_
 _x000D_
 O Presidente da Câmara Municipal de Três Ranchos, no uso das atribuições que lhe são conferidas, e:_x000D_
 CONSIDERANDO a Lei 14.133/2021, regulamenta todas as licitações e con-tratos da administração pública direta e indireta, e suas autarquias federais;_x000D_
 CONSIDERANDO a lei municipal nº 1.207 /2023, e resolução nº 01/2024 e 02/2024, que regulamenta no âmbito do poder legislativo deste Município, a lei federal nº 14.133/2021, bem como fiscal do contrato;_x000D_
 CONSIDERANDO, que o Legislativo Municipal não possui em seu quadro de funcionários servidores ocupantes de cargo dê provimento efetivo;</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/300/20_-portaria__fiscal.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/300/20_-portaria__fiscal.pdf</t>
   </si>
   <si>
     <t>Portaria n° 20/2024_x000D_
 “Dispõe sobre a Nomeação de Fiscal de Contratos, e dá outras providências. ”_x000D_
 _x000D_
 O Presidente da Câmara Municipal de Três Ranchos, no uso das atribuições que lhe são conferidas, e:_x000D_
 CONSIDERANDO a Lei 14.133/2021, regulamenta todas as licitações e contratos da administração pública direta e indireta, e suas autarquias federais;_x000D_
 CONSIDERANDO a lei municipal nº 1.207 /2023, e resolução nº 01/2024 e 02/2024, que regulamenta no âmbito do poder legislativo deste Município, a lei federal nº 14.133/2021, bem como fiscal do contrato;_x000D_
 CONSIDERANDO, que o Legislativo Municipal não possui em seu quadro de funcionários servidores ocupantes de cargo dê provimento efetivo;</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/281/23-portaria.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/281/23-portaria.pdf</t>
   </si>
   <si>
     <t>Portaria N°23/2024. “Estabelece Ponto Facultativo no Âmbito da Câmara de Vereadores do Município de Três Ranchos, e dá Outras Providências.”_x000D_
 _x000D_
 O Presidente da Câmara Municipal de Três Ranchos, no uso das atribuições que lhe são conferidas, e:_x000D_
 CONSIDERANDO, que o prefeito Municipal, decretou ponto facultativo nas repartições públicas Municipais, no dia 31 (trinta um) de maio do decorrente ano;_x000D_
 CONSIDERANDO, que no dia 30 (trinta) de maio do decorrente ano (quinta feira) é feriado nacional “Corpus Christi”.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/284/24-portaria.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/284/24-portaria.pdf</t>
   </si>
   <si>
     <t>Portaria N°24/2024. “Estabelece Ponto Facultativo no Âmbito da Câmara de Vereadores do Município de Três Ranchos, e dá Outras Providências.”_x000D_
 O Presidente da Câmara Municipal de Três Ranchos, no uso das atribuições que lhe são conferidas, e:_x000D_
 CONSIDERANDO, que o prefeito Municipal, decretou ponto facultativo nas repartições públicas Municipais, no dia 14 (quatorze) de junho do decorrente ano;_x000D_
 CONSIDERANDO, que no dia 13 (treze) de junho do decorrente ano (quinta feira) é feriado municipal comemora-se o dia do “Santo Antônio”, padroeiro da cidade.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/304/26-portaria.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/304/26-portaria.pdf</t>
   </si>
   <si>
     <t>Portaria nº26/2024, "Dispõe sobre funcionamento no âmbito da Câmara de Vereadores do município de Três Ranchos e dá outras providencias.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/305/28-portaria.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/305/28-portaria.pdf</t>
   </si>
   <si>
     <t>Portaria N°28/2024._x000D_
 “DISPÕE SOBRE FUNCIONAMENTO NO ÂMBITO DA CÂMARA DE VEREADO-RES DO MUNICÍPIO DE TRÊS RAN-CHOS, E DÁ OUTRAS PROVIDÊNCIAS.”_x000D_
 O Presidente da Câmara Municipal de Três Ranchos, no uso das atribuições que lhe são conferidas, e:_x000D_
 CONSIDERANDO, entre o período de primeiro a trinta e um de julho (01/07-31/07), é recesso legislativo;_x000D_
 CONSIDERANDO, da necessidade de realizar manutenção elétrica preventiva e corretiva, atividade de limpeza de caixa d` água, e dedetização na sede da Câmara Municipal de Três Ranchos, antes de retornar as atividades legislativa; _x000D_
 CONSIDERANDO, que é necessária a desocupação do local para exe-cutar os devidos serviços._x000D_
 RESOLVE_x000D_
   Art. 1º-  Suspender as atividades administrativa da Câmara Municipal de Três Ranchos, nos dias 25 e 26 de julho do decorrente ano.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/320/29-portaria.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/320/29-portaria.pdf</t>
   </si>
   <si>
     <t>Portaria N°29/2024. “Estabelece Ponto Facultativo no Âmbito da Câmara de Vereadores do Município de Três Ranchos, e dá Outras Providências.”_x000D_
 _x000D_
 O Presidente da Câmara Municipal de Três Ranchos, no uso das atribuições que lhe são conferidas, e:_x000D_
 CONSIDERANDO, que o prefeito Municipal, decretou ponto facultativo nas repartições públicas Municipais, no dia 16 (dezesseis) de agosto do decorrente ano;_x000D_
 CONSIDERANDO, que no dia 15 (quinze) de agosto do decorrente ano (quinta feira) é feriado municipal comemora-se o dia do “Nossa Senhora da Abadia”, padroeira da cidade.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/321/32-portaria__fiscal.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/321/32-portaria__fiscal.pdf</t>
   </si>
   <si>
     <t>Portaria n° 32/2024_x000D_
 “Dispõe sobre a Nomeação de Fiscal de Contratos, e dá outras providências. ”_x000D_
 O Presidente da Câmara Municipal de Três Ranchos, no uso das atribuições que lhe são conferidas, e:_x000D_
 CONSIDERANDO a Lei 14.133/2021, regulamenta todas as licitações e contratos da administração pública direta e indireta, e suas autarquias federais;_x000D_
 CONSIDERANDO a lei municipal nº 1.207 /2023, e resolução nº 01/2024 e 02/2024, que regulamenta no âmbito do poder legislativo deste Município, a lei federal nº 14.133/2021, bem como fiscal do contrato;_x000D_
 CONSIDERANDO, que o Legislativo Municipal não possui em seu quadro de funcionários servidores ocupantes de cargo dê provimento efetivo;</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/322/33-portaria__fiscal.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/322/33-portaria__fiscal.pdf</t>
   </si>
   <si>
     <t>Portaria n° 33/2024_x000D_
 “Dispõe sobre a Nomeação de Fiscal de Contratos, e dá outras providências. ”_x000D_
 O Presidente da Câmara Municipal de Três Ranchos, no uso das atribuições que lhe são conferidas, e:_x000D_
 CONSIDERANDO a Lei 14.133/2021, regulamenta todas as licitações e contratos da administração pública direta e indireta, e suas autarquias federais;_x000D_
 CONSIDERANDO a lei municipal nº 1.207 /2023, e resolução nº 01/2024 e 02/2024, que regulamenta no âmbito do poder legislativo deste Município, a lei federal nº 14.133/2021, bem como fiscal do contrato;_x000D_
 CONSIDERANDO, que o Legislativo Municipal não possui em seu quadro de funcionários servidores ocupantes de cargo dê provimento efetivo;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
@@ -1457,68 +1457,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/250/projeto_de_lei_01-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/251/projeto_de_lei_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/256/03-2024-_revisao_geral_anual_rev..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/253/projeto_de_lei_n_04.2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/257/projeto_de_lei_05.2024_-_reajuste_salarial_rev.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/272/pl_06-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/313/pl_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/311/projeto_de_lei_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/312/pl_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/309/pl_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/310/pl_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/325/pl_12-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/326/pl_14-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/327/pl_15-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/301/01-projeto_decreto_legislativo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/291/02-_projeto_decreto.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/268/projeto_de_resolucao_n01.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/269/projeto_de_resolucao_n02.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/282/projeto_de_resolucao_no_03-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/283/projeto_de_resolucao_no_04-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/323/projeto_resolucao_no_05.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/328/emenda__a__lei__organica_20241218_0001.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/277/1_-_mocao_de_pesar_jose_marques.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/276/mocao_maria_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/278/mocao_de_pesar_joao_alves.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/275/mocao_paulo_peixoto.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/290/5-_mocao_de_pesar_antonio_rezende.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/289/6_-_mocao_de_pesar_clea.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/306/mocao_janete_coelho.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/307/mocao_juarez_domingos.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/308/mocao_de_pesar_levino.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/285/requerimento_joao_balbino.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/314/requerimento_ricardo_28-10-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/324/04-requerimento.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/329/04-requerimento.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/303/emenda_ao_projeto.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/334/emenda_a_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/286/decreto_legislativo_01-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/302/02-_decreto_legislativo_final.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/270/resolucao_md_n01.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/271/resolucao_md_n02.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/287/resolucao_adm_03-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/288/resolucao_adm_04-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/259/lei_1227.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/260/lei_1.228.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/261/lei_1.229.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/262/lei_1.230.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/263/lei_1.231.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/274/lei_1.233_26-03-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/318/lei_1234.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/280/lei_municipal_1.235-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/317/lei_1236.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/315/lei_1.237.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/316/lei_1.238.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/319/lei_no1239-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/330/lei_1240.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/331/lei_1241.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/332/lei_1242.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/333/lei_1243.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/273/pl_2-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/279/pl_03.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/245/portaria_n_01.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/246/portaria_n_02.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/247/portaria_n_03.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/248/portaria__n04.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/249/portaria_n_05.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/254/portaria_06.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/258/portaria_08.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/292/10-portaria__fiscal.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/293/11-portaria__fiscal.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/294/12-portaria__fiscal.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/295/13-portaria__fiscal.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/296/14-portaria__fiscal.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/297/15_-portaria__fiscal.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/298/18_-portaria__fiscal.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/299/19_-portaria__fiscal.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/300/20_-portaria__fiscal.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/281/23-portaria.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/284/24-portaria.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/304/26-portaria.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/305/28-portaria.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/320/29-portaria.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/321/32-portaria__fiscal.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/322/33-portaria__fiscal.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/250/projeto_de_lei_01-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/251/projeto_de_lei_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/256/03-2024-_revisao_geral_anual_rev..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/253/projeto_de_lei_n_04.2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/257/projeto_de_lei_05.2024_-_reajuste_salarial_rev.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/272/pl_06-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/313/pl_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/311/projeto_de_lei_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/312/pl_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/309/pl_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/310/pl_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/325/pl_12-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/326/pl_14-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/327/pl_15-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/301/01-projeto_decreto_legislativo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/291/02-_projeto_decreto.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/268/projeto_de_resolucao_n01.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/269/projeto_de_resolucao_n02.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/282/projeto_de_resolucao_no_03-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/283/projeto_de_resolucao_no_04-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/323/projeto_resolucao_no_05.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/328/emenda__a__lei__organica_20241218_0001.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/277/1_-_mocao_de_pesar_jose_marques.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/276/mocao_maria_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/278/mocao_de_pesar_joao_alves.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/275/mocao_paulo_peixoto.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/290/5-_mocao_de_pesar_antonio_rezende.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/289/6_-_mocao_de_pesar_clea.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/306/mocao_janete_coelho.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/307/mocao_juarez_domingos.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/308/mocao_de_pesar_levino.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/285/requerimento_joao_balbino.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/314/requerimento_ricardo_28-10-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/324/04-requerimento.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/329/04-requerimento.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/303/emenda_ao_projeto.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/334/emenda_a_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/286/decreto_legislativo_01-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/302/02-_decreto_legislativo_final.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/270/resolucao_md_n01.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/271/resolucao_md_n02.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/287/resolucao_adm_03-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/288/resolucao_adm_04-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/259/lei_1227.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/260/lei_1.228.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/261/lei_1.229.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/262/lei_1.230.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/263/lei_1.231.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/274/lei_1.233_26-03-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/318/lei_1234.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/280/lei_municipal_1.235-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/317/lei_1236.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/315/lei_1.237.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/316/lei_1.238.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/319/lei_no1239-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/330/lei_1240.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/331/lei_1241.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/332/lei_1242.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/333/lei_1243.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/273/pl_2-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/279/pl_03.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/245/portaria_n_01.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/246/portaria_n_02.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/247/portaria_n_03.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/248/portaria__n04.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/249/portaria_n_05.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/254/portaria_06.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/258/portaria_08.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/292/10-portaria__fiscal.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/293/11-portaria__fiscal.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/294/12-portaria__fiscal.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/295/13-portaria__fiscal.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/296/14-portaria__fiscal.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/297/15_-portaria__fiscal.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/298/18_-portaria__fiscal.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/299/19_-portaria__fiscal.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/300/20_-portaria__fiscal.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/281/23-portaria.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/284/24-portaria.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/304/26-portaria.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/305/28-portaria.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/320/29-portaria.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/321/32-portaria__fiscal.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2024/322/33-portaria__fiscal.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H85"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="40.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="119.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="118.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>