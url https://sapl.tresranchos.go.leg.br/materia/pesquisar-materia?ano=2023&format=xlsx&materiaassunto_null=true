--- v0 (2025-10-16)
+++ v1 (2026-04-21)
@@ -54,1076 +54,1076 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Três Ranchos - PMTR</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/166/pl_01-2023.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/166/pl_01-2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº01/2023, dispõe sobre a revisão geral anual da remuneração dos servidores públicos municipais ativos e_x000D_
 inativos e dá outras providências.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/167/pl_02-2023.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/167/pl_02-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar despesas com custeio de bolsas de estudos, nos termos em que especifica.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/168/pl_03-2023.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/168/pl_03-2023.pdf</t>
   </si>
   <si>
     <t>Institui o programa Cidade Limpa, regulamentando o sistema de disposição e coleta de entulhos no âmbito deste município e dá outras providencias.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/189/projeto_de_lei_no_04-2023.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/189/projeto_de_lei_no_04-2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 04/2023 que regulamenta a Lei nº14.133, de 2021, que dispõe sobre Licitações e Contratos Administrativos, no município de Três ranchos, Goiás.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/190/projeto_de_lei_n_05-2023.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/190/projeto_de_lei_n_05-2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº05/2023 que regulamenta a Lei nº14.133 de 2021 tratando dos agentes de contratação.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/191/pl_06.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/191/pl_06.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentarias - LDO para elaboração da Lei Orçamentaria para o exercício de 2024 e dá outras providencias.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/211/pl_07.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/211/pl_07.pdf</t>
   </si>
   <si>
     <t>"Autoriza o chefe do Poder Executivo a celebrar convênio com o Tribunal de Justiça do Estado de Goiás e dá outras providências".</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/212/pl_08.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/212/pl_08.pdf</t>
   </si>
   <si>
     <t>Cria a Coordenadoria Municipal de Defesa Civil (COMDEC) do Município de Três Ranchos e dá outras providências.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/214/09-projeto_09-2023_tres_ranchos.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/214/09-projeto_09-2023_tres_ranchos.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 09/2023, que “Autoriza a devolução de terreno e dá outras providências”, solicitando a sua apreciação em regime de urgência.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/215/projeto_de_lei_10_de_2023.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/215/projeto_de_lei_10_de_2023.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 10/2023, de autoria do poder executivo “ALTERA E FAZ ADEQUAÇÃO DA LEI MUNICIPAL Nº 1.185, DE 25 DE NOVEMBRO 2021, QUE INSTITUIU O PLANO PLURIANUAL PARA O PERÍODO DE 2022 A 2025 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/216/pl_11_de_2023.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/216/pl_11_de_2023.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 11/2023, de autoria do poder executivo, “Dispõe sobre Alteração da Lei nº 1209 de 23 de Junho de 2023 -  da Lei de Diretrizes Orçamentária – LDO, para o exercício de 2024”.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/217/projeto_de_lei_12_de_2023.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/217/projeto_de_lei_12_de_2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 12/2023 de 21 de agosto de 2023,“Estima a Receita e fixa as Despesas do Município de Três Ranchos – Estado de Goiás, para o Exercício de 2024”.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/219/projeto_de_lei_13-2023.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/219/projeto_de_lei_13-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe  sobre   a   regulamentação   da   Assistência   Financeira Complementar   repassada   pela   União   Federal   visando   dar cumprimento ao disposto na Lei Federal n° 14.434, de 4 de agosto   de   2022   que   institui   o   piso   salarial   nacional   do Enfermeiro,   do   Técnico   de   Enfermagem,   do   Auxiliar   de Enfermagem e da Parteira e dá outras providências”.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/220/projeto_de_lei_14-2023.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/220/projeto_de_lei_14-2023.pdf</t>
   </si>
   <si>
     <t>“Define, no âmbito do Município de Três Ranchos/GO, o valor para pagamento das obrigações de pequeno valor (RPV), nos termos dos §3° e §4° do art. 100 da Constituição Federal de 1988 e dá outras providências.”</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/228/pl15.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/228/pl15.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 15 - 2023 “Autoriza o Executivo Municipal A FIRMAR CONVÊNIO COM ENTIDADE DE UTILIDADE PÚBLICA SEM FINS LUCRATIVOS e dá outras providências.”</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/242/projeto_de_lei_16.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/242/projeto_de_lei_16.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 16 DE 29 DE SETEMBRO DE 2023 “Altera as alíquotas de contribuição previdenciária devidas pelo Município ao Regime Próprio de Previdência Social - RPPS.”</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/241/projeto_de_lei_17_assinado.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/241/projeto_de_lei_17_assinado.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 17 DE 09 DE NOVEMBRO DE 2023 “Autoriza o Poder Executivo Municipal a doar áreas de terras de sua propriedade às famílias do município e dá outras providências”._x000D_
 _x000D_
 HUGO DELEON DE CARVALHO COSTA, Prefeito de Três Ranchos, Goiás, usando das atribuições que lhe são conferidas, FAZ SABER que a Câmara Municipal aprova e ele sanciona a seguinte Lei:_x000D_
 _x000D_
 Art. 1o Objetivando promover a construção de moradias destinadas à população do município, com renda de 0 a 1 salário mínimo, conforme critérios do Programa Pra Ter Onde Morar – modalidade Construção, o Poder Executivo Municipal fica autorizado a DOAR às pessoas selecionadas e sorteadas 28 (vinte e oito) lotes do Loteamento CONQUISTA abaixo relacionados:_x000D_
 1.	QUADRA 01 – LOTES 01 AO 10_x000D_
 2.	QUADRA 02 – LOTES 11 AO 28 _x000D_
 Parágrafo Único – O Loteamento CONQUISTA, por ser destinado às famílias carentes e as que se enquadram em programas habitacionais subsidiados, é considerado Zona Especial de Interesse Social – ZEIS.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/243/pl_18.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/243/pl_18.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 18 DE 24 DE NOVEMBRO DE 2023 “Dispõe sobre denominação de logradouro público, e da outras providencias”._x000D_
 HUGO DELEON DE CARVALHO COSTA, Prefeito de Três Ranchos, Goiás, usando das atribuições que lhe são conferidas, FAZ SABER que a Câmara Municipal aprova e ele sanciona a seguinte Lei:_x000D_
 Art. 1o -   Fica denominada de Rua “João Pica-Pau”, a rua que confronta com a GO-330, próximo à sede da Câmara de vereadores, da Cidade de Três Ranchos/Goiás, pelo lado direito a referida rua tem o comprimento de 272 metros até encerrar confortando com a Cemig._x000D_
 Art. 2o_ Fica denominada de Rua “Manoel Pica-Pau”, que se inicia aos 197 metros da Rua João Pica-Pau, e tem 43 metros de comprimentos de ambos os lados._x000D_
 Art. 3º -As despesas decorrentes desta lei correrão por conta de dotações próprias do orçamento vigente._x000D_
 Art. 4º- Esta Lei entra em vigor na data de sua publicação, revogando-se as disposições em contrário.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/255/19-projeto_de_lei_n_19.2023.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/255/19-projeto_de_lei_n_19.2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 19/2023 “Dispõe sobre a alteração da Lei nº 928 de 28 de julho de 2006, com aumento do quantitativo de vagas, com indicação do quantitativo anterior, atual e atualização do vencimento, dentro da estrutura da Secretaria Municipal de Saúde da Prefeitura Municipal de Três Ranchos”.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/234/01-projeto_decreto_legislativo.doc</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/234/01-projeto_decreto_legislativo.doc</t>
   </si>
   <si>
     <t>PROJETO DECRETO LEGISLATIVO– 01/2023 – DE 04 DE SETEMBRO DE 2.023._x000D_
 _x000D_
 Dispõe sobre a aprovação do Balancete do balanço Geral da Prefeitura Municipal de Três Ranchos GO, relativo ao exercício de 2021 e dá outras Providências_x000D_
 A CÂMARA MUNICIPAL DE TRÊS RANCHOS, Estado de Goiás, aprovou e eu Presidente da Câmara Municipal de Três Ranchos promulgo o seguinte Decreto Legislativo:_x000D_
 Art. 1º - Ficam Aprovadas as contas apresentadas através do Balancete do Balanço Geral da Prefeitura Municipal de Três Ranchos do ano de 2021. _x000D_
 Art.2° - Fica deferida a certidão de quitação ao ex-ordenador de despesas, do exercício de 2021._x000D_
 Art. 3º - Este Decreto Legislativo entrará em vigor na data de sua publicação._x000D_
 Art. 4º- revogando as disposições em contrário.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Wagner Carlota</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/192/mocao_de_pesar_hilario_rosa.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/192/mocao_de_pesar_hilario_rosa.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA DE HILÁRIO ROSA DE SOUZA_x000D_
 A Câmara Municipal de Três Ranchos, através de todos os vereadores e funcionários desta casa, vem por meio desta, manifestar o seu profundo pesar pelo falecimento do senhor Hilário Rosa de Souza.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/193/mocao_de_pesar_luiz_elisio.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/193/mocao_de_pesar_luiz_elisio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA DE LUIZ ELÍSIO FERREIRA_x000D_
 A Câmara Municipal de Três Ranchos, através de todos os vereadores e funcionários desta casa, vem por meio desta, manifestar o seu profundo pesar pelo falecimento do senhor Luiz Elísio Ferreira.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/202/mocao_alta_leite.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/202/mocao_alta_leite.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Três Ranchos, através de todos os vereadores e funcionários desta casa, vem por meio desta, manifestar o seu profundo pesar pelo falecimento da Sra. Auta Leite Mendes.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/203/mocao_dalva_rosa.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/203/mocao_dalva_rosa.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Três Ranchos, através de todos os vereadores e funcionários desta casa de leis, vem por meio desta, manifestar o seu profundo pesar pelo falecimento da senhora Dalva Rosa da Silva. _x000D_
 A Sra. Dalva era mãe do vereador e Presidente desta Casa de Leis José Carlos Bernardes, mãe da que-rida Dona Celia colaboradora municipal e avó da assistente social do município Daiane.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/204/mocao_ismael_carvalho.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/204/mocao_ismael_carvalho.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Três Ranchos, através de todos os vereadores e funcionários desta casa, vem por meio desta, manifestar o seu profundo pesar pelo falecimento do Sr. Ismael Carvalho. _x000D_
  Contribuiu ao executivo municipal como vice-prefeito, Conselheiro de diversos Conselhos Municipais, como o de Turismo onde atuava como presidente, era sempre requisitado para esclarecer assuntos históricos, culturais e a geográficos do nosso município. _x000D_
 No legislativo, atuou como vereador contribuindo para a elaboração de várias leis municipais, nesta Casa de Leis foi um exemplo de dedicação ao nosso município como homem público e como ser humano, sempre participando das Sessões e trazendo demandas da comunidade.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/205/mocao_joao_antonio_costa.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/205/mocao_joao_antonio_costa.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Três Ranchos, através de todos os vereadores e funcionários desta casa, vem por meio desta, manifestar o seu profundo pesar pelo falecimento do Sr. João Antônio Pereira da Costa.  _x000D_
 O Sr. João Antônio era filho do ex-vereador Antônio José da Costa e da colaboradora da secretaria de educação Maria Neuza Pereira da Costa, bem como, sobrinho do ex-vereador Antoniel Costa e primo do no-bre vereador João Henrique Pereira Borges Costa.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>João Balbino Rosa</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/267/mocao_jaci_romeiro.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/267/mocao_jaci_romeiro.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA DE JACI ROMEIRO RODRIGUES_x000D_
 A Câmara Municipal de Três Ranchos, através de todos os vereadores e funcionários desta casa, vem por meio desta, manifestar o seu profundo pesar pelo falecimento do senhor Jaci Romeiro Rodrigues. _x000D_
 O Sr. Jaci Romeiro, era conhecido pela população trirranchense por ser um cidadão honrado, trabalhador e dedicado à família e aos amigos. Pertencia a uma família tradicional do município, era pai do colaborador da saúde municipal Paulo Sérgio Romeiro Rodrigues, da comerciante Sra. Silvia, da conhecida Sra. Vilma, da Sra. Sirlene, do Sr. Orlando, da Sra. Leovina e da Sra. Isabel, pessoas extremamente queridas e admiradas por toda população de nosso município.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>José Luiz do Nascimento</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/188/requerimento_no01-2023.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/188/requerimento_no01-2023.pdf</t>
   </si>
   <si>
     <t>Com todo respeito e acatamento, através do presente venho solicitar a Vossa Excelência, que coloque em discussão e aprovação a seguinte solicitação, que o Prefeito Municipal, veja a viabilidade de construção de dois redutores de velocidade (quebra-molas) acompanhado da devida sinalização, o primeiro será localizado na Rua 10 (frente ao comercio da Sra. Ilma) e o outro será localizado na Rua José Leite Mendes (próximo a residência do Sr. Helio, popular Helinho).</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/194/requerimento_27-04-2023.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/194/requerimento_27-04-2023.pdf</t>
   </si>
   <si>
     <t>Com todo respeito e acatamento, através do presente venho solicitar a Vossa Excelência, que coloque em discussão e aprovação a seguinte solicitação, que o Prefeito Municipal, veja a viabilidade de reformar a capela localizada na zona rural, região denominado bota fogo.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/206/requerimento_no03_08-05-2023.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/206/requerimento_no03_08-05-2023.pdf</t>
   </si>
   <si>
     <t>Com todo respeito e acatamento, através do presente venho solicitar a Vossa Excelência que coloque em discussão e aprovação as seguintes solicitações:_x000D_
  Que o Prefeito Municipal, proceda estudo no sentido, proceder urgentemente manutenção das estradas vacinais da zona rural do município de Três Ranchos, das seguintes regiões:_x000D_
  _x000D_
 1-	Região botafogo, iniciando a manutenção na estrada localizada após a fazenda ponderosa, percorrendo todas estradas que dá acesso à região botafogo e São Miguel;_x000D_
 2-	Estrada vacinal que inicia na fazenda morada do sol;_x000D_
 3-	Região mumbunca iniciando a manutenção na estrada vacinal, localizada ao acesso da fazenda dos japonês, até sair a região da mumbunca _x000D_
 4-	Estrada vacinal, próximo a fazenda do Sr. Heleninho, que dá acesso à região mumbunca. _x000D_
  _x000D_
 E ainda, realize estudo, e viabilidade de, proceder alargamento da estrada nas curvas, bem como, podar o mato, para ter melhor visão, nas estradas da região Bota Fogo.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/207/requerimento_15-05.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/207/requerimento_15-05.pdf</t>
   </si>
   <si>
     <t>Com todo respeito e acatamento, através do presente venho solicitar a Vossa Excelência que coloque em discussão e aprovação a seguinte solicitação, que o Prefeito Municipal, realize estudo, e viabilidade para que o município acompanhe o piso salarial nacional dos profissionais da enfermagem, conforme emenda constitucional nº 124 de 2022, e a lei federal 14.434/2022._x000D_
 A Lei Federal 14.434, preleciona o piso salarial nacional do Enfermeiro, Técnico de Enfermagem, Auxiliar de Enfermagem e Parteira, estipulando que, em todo o país, enfermeiros não poderão receber menos que R$ 4.750, independentemente de trabalharem na iniciativa privada ou no serviço público federal, estadual, municipal ou do Distrito Federal._x000D_
 Para técnicos de enfermagem, o salário não pode ser inferior a 70% deste valor, ou seja, a R$ 3.325,00. Já os auxiliares e as parteiras não podem receber menos que a metade do piso pago aos enfermeiros, ou seja, abaixo de R$ 2.375,00.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>Vinicius Calaça Soares</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/208/requeriento_marinha_do_brasil.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/208/requeriento_marinha_do_brasil.pdf</t>
   </si>
   <si>
     <t>Com todo respeito e acatamento, através do presente venho solicitar a Vossa Excelência que coloque em discussão e aprovação a seguinte solicitação, que esta casa de leis juntamente com o Prefeito Municipal, realize estudo e viabilidade de requerer, solicitar a Marinha Do Brasil, a disponibilidade de curso de capacitação de profissional Marítimo de aquaviários, neste Município.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/186/emenda_02.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/186/emenda_02.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI Nº 02/2023._x000D_
 Os Vereadores que está subscreve, com assento nesta Casa Legislativa, nos termos dos artigos 106, 107 e parágrafo 3§ e 4§ todos do Regimento Interno, propõe a seguinte emenda ao PROJETO DE LEI Nº 02/2023._x000D_
 _x000D_
 EMENDA MODIFICATIVA_x000D_
 Modifique o redação do parágrafo 4º, do artigo 3º, do projeto de lei em epígrafe, o qual passará a vigorar nestes termos:_x000D_
 _x000D_
 § 4º O pretenso bolsista detentor de qualquer bolsa integral, nas áreas municipal, estadual ou federal, fica impedido de receber bolsa do aludido programa.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/187/emenda_03_assinada.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/187/emenda_03_assinada.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI Nº 03/2023._x000D_
 Os Vereadores que está subscreve, com assento nesta Casa Legislativa, nos termos dos artigos 106, 107 e parágrafo 3§ e 4§ todos do Regimento Interno, propõe a seguinte emenda ao PROJETO DE LEI Nº 03/2023._x000D_
 _x000D_
 EMENDA MODIFICATIVA_x000D_
 _x000D_
 Modifique o redação do artigo 10º caput, do projeto de lei em epígrafe, o qual passa-rá a vigorar nestes termos:_x000D_
 Art. 10 -  Os valores arrecadados com a aplicação de penalidade de multa serão revertidos para fundo municipal do meio ambiente._x000D_
 _x000D_
 EMENDA ADITIVA _x000D_
 Acrescente-se, inciso I, no parágrafo 1ª do artigo 5º do projeto de lei nº 03/2023:_x000D_
 I) - se enquadra como família de baixa renda, conforme os critérios, e re-quisitos estabelecidos na lei municipal nº 1.039 de 04 de julho de 2011.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/235/1-_decreto_legislativo_final.doc</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/235/1-_decreto_legislativo_final.doc</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO 01/2023 – DE 30 DE OUTUBRO DE 2023._x000D_
 “Aprova o Balancete do balanço Geral da Prefeitura Municipal de Três Ranchos GO do ano de 2021 e dá outras Providências”._x000D_
 O Presidente da Câmara Municipal de TRÊS RANCHOS, Vereador Jose Carlos Bernardes, no uso das suas atribuições que lhe são conferidas pela Lei Orgânica Municipal e o Regimento Interno da Casa de Leis Municipal:_x000D_
 CONSIDERANDO o parecer emitido pela Comissão Permanente de constituição, legislação e redação, e Comissão Permanente de finanças, orçamento e fiscalização financeira desta Casa Legislativa, recomendando ao Plenário a aprovação das contas do Poder Executivo Municipal, do exercício de 2021, processo tramitado junto ao tribunal de Contas dos Municípios do Estado</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>LEI</t>
   </si>
   <si>
     <t>Lei Municipal</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/201/lei_1.204-23.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/201/lei_1.204-23.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a revisão geral anual da remuneração dos servidores públicos municipais ativos e inativos e, dá outras providências”.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/195/lei_municipal1.205.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/195/lei_municipal1.205.pdf</t>
   </si>
   <si>
     <t>“Institui o programa Cidade Limpa, regulamentando o sistema de disposição e coleta de entulhos no âmbito deste município e dá outras providências".</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/196/lei_municipal1.206.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/196/lei_municipal1.206.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a realizar despesas com custeio de bolsas de estudos, nos termos em que especifica ".</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/197/lei_municipal1.207.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/197/lei_municipal1.207.pdf</t>
   </si>
   <si>
     <t>“Regulamenta a Lei nº 14.133, de 2021, que dispõe sobre Licitações e Contratos Administrativos, no Município de Três Ranchos, Goiás".</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/198/lei_municipal1.208.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/198/lei_municipal1.208.pdf</t>
   </si>
   <si>
     <t>“Regulamenta a Lei nº 14.133, de 2021, tratando dos agentes de contratação".</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/227/lei_1209.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/227/lei_1209.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N ° 1.209 DE 23 DE JUNHO DE 2023. “Dispõe sobre as diretrizes orçamentárias - LDO para a elaboração da Lei Orçamentária para o exercício de 2024 e dá outras providências”.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/226/lei_1210.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/226/lei_1210.pdf</t>
   </si>
   <si>
     <t>DENOMINA O AMBIENTE DO PRÉDIO DA CÂMARA MUNICIPAL DE VEREADORES DE TRÊS RANCHOS, COMO SALAS ADMINISTRATIVA VEREADOR MILSON MENDES SANTANA”.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/231/lei_1211.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/231/lei_1211.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N ° 1.211 DE 21 DE AGOSTO DE 2023. “Autoriza o chefe do Poder Executivo a celebrar convênio com o Tribunal de Justiça do Estado de Goiás e dá outras providências”._x000D_
 HUGO DELEON DE CARVALHO COSTA, Prefeito de Três Ranchos, Goiás, usando das atribuições que lhe são conferidas por lei em vigor, faz saber que a Câmara Municipal de Três Ranchos, Estado de Goiás, aprovou e eu sanciono a seguinte Lei:_x000D_
 Art. 1° - Fica o Executivo Municipal autorizado a firmar Convênio com o TRIBUNAL DE JUSTIÇA DO ESTADO DE GOIÁS, pessoa jurídica de direito público inscrito no CNPJ sob n° 02.292.266/0001-80, com sede à Avenida Assis Chateubriand, n° 195, Setor Oeste, CEP: 74.130-012, Goiânia — GO, com o escopo de agilizar e melhorar a qualidade da prestação jurisdicional na Comarca de Três Ranchos -GO/GO.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/232/lei_1212.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/232/lei_1212.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N ° 1.212 DE 21 DE AGOSTO DE 2023. “Cria a Coordenadoria Municipal de Defesa Civil (COMDEC) do Município de Três Ranchos e dá outras providências”._x000D_
 _x000D_
 HUGO DELEON DE CARVALHO COSTA, Prefeito de Três Ranchos, Goiás, usando das atribuições que lhe são conferidas por lei em vigor, faz saber que a Câmara Municipal de Três Ranchos, Estado de Goiás, aprovou e eu sanciono a seguinte Lei:_x000D_
 Art. 1º - Fica criada a Coordenadoria Municipal de Defesa Civil - COMDEC do Município de Três Ranchos, diretamente subordinada ao Prefeito ou ao seu eventual substituto, com a finalidade de coordenar, em nível municipal, todas as ações de defesa civil, nos períodos de normalidade e anormalidade.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/222/lei_1213.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/222/lei_1213.pdf</t>
   </si>
   <si>
     <t>“Autoriza a devolução de terreno e dá outras providências”.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/223/lei_1214.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/223/lei_1214.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N ° 1.214 DE 18 DE SETEMBRO DE 2023. “Altera e faz adequação da Lei Municipal nº 1.185, de 25 de novembro 2021, que Instituiu o Plano Plurianual para o período de 2022 a 2025 e dá outras providências”.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/224/lei_1215.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/224/lei_1215.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N ° 1.215 DE 18 DE SETEMBRO DE 2023. “Dispõe sobre Alteração da Lei nº 1209 de 23 de Junho de 2023 -  da Lei de Diretrizes Or-çamentária – LDO, para o exercício de 2024”.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/225/lei_1216.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/225/lei_1216.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N ° 1.216 DE 19 DE SETEMBRO DE 2023. “Dispõe sobre a regulamentação da Assistência Financeira Complementar repassada pela União Federal visando dar cumprimento ao disposto na Lei Federal n° 14.434, de 4 de agosto de 2022 que instituiu o piso salarial nacional do Enfermeiro, do Técnico de Enfermagem, do Auxiliar de Enfermagem e da Parteira e dá outras providências”.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/229/lei_municipal_n_1.217_1.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/229/lei_municipal_n_1.217_1.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N ° 1.217 DE 19 DE SETEMBRO DE 2023. “Define, no âmbito do Município de Três Ranchos/GO, o valor para pagamento das obrigações de pequeno valor (RPV), nos termos dos §3° e §4° do art. 100 da Constituição Federal de 1988 e dá outras providências”.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/233/lei_1218.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/233/lei_1218.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N ° 1.218 DE 21 DE SETEMBRO DE 2023. “Dispõe sobre denominação de praça pública localizada na Rua Paulo Guedes, Setor Paranaíba, no município de Três Ranchos/Goiás, e das outras providências”._x000D_
 _x000D_
 HUGO DELEON DE CARVALHO COSTA, Prefeito de Três Ranchos, Goiás, usando das atribuições que lhe são conferidas por lei em vigor, faz saber que a Câmara Municipal de Três Ranchos, Estado de Goiás, aprovou e eu sanciono a seguinte Lei:_x000D_
 Artigo 1º- Fica denominada “PRAÇA THEO HENRIQUE BAZIQUETTO”, praça pública, localizada na Rua Paulo Guedes, setor Paranaíba, no munícipio de Três Ranchos/Goiás.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/264/loa_corrigida.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/264/loa_corrigida.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N ° 1.221 DE 08 DE NOVEMBRO DE 2023.“Estima a Receita e fixa as Despesas do Município de Três Ranchos – Estado de Goiás, para o Exercício de 2024”.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/265/lei_1.223.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/265/lei_1.223.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N ° 1.223 DE 27 DE NOVEMBRO DE 2023.“Altera as alíquotas de contribuição previdenciária devidas pelo Município ao Regime Próprio de Previdência Social - RPPS”.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/244/lei_1224.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/244/lei_1224.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N ° 1.224 DE 14 DE DEZEMBRO DE 2023. “Dispõe sobre denominação de logradouro público, e da outras providencias”._x000D_
 _x000D_
 HUGO DELEON DE CARVALHO COSTA, Prefeito de Três Ranchos, Goiás, usando das atribuições que lhe são conferidas por lei em vigor, faz saber que a Câmara Municipal de Três Ranchos, Estado de Goiás, aprovou e eu sanciono a seguinte Lei:_x000D_
 Art. 1o -   Fica denominada de Rua “João Pica-Pau”, a rua que confronta com a GO-330, próximo à sede da Câmara de vereadores, da Cidade de Três Ranchos/Goiás, pelo lado direito a referida rua tem o comprimento de 272 metros até encerrar confortando com a Cemig._x000D_
 Art. 2o_ Fica denominada de Rua “Manoel Pica-Pau”, que se inicia aos 197 metros da Rua João Pica-Pau, e tem 43 metros de comprimentos de ambos os lados.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/266/lei_1.225.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/266/lei_1.225.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N ° 1.225 DE 26 DE DEZEMBRO DE 2023.“Dispõe sobre a ampliação de 02 (duas) vagas de Psicólogo, fazendo alteração no quantitativo de vagas do referido cargo na Lei nº 1.164 de 03 de setembro de 2020, com a indicação do quantitativo anterior, atual e a autorização de atualização dos vencimentos”.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/210/projeto_de_lei_n01.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/210/projeto_de_lei_n01.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Três Ranchos – Goiás, no uso de suas atribuições legais e de acordo com o disposto abaixo aprova, e o, prefeito municipal sanciona e promulga a seguinte lei:_x000D_
 _x000D_
 Art. 1º – Fica denominado ambiente do prédio da câmara Municipal de vereadores de três ranchos, o espaço da parte térrea onde contem 8 (oito) salas administrativa e recepção, como SALAS ADMINISTRATIVA VEREADOR MILSON MENDES SANTANA._x000D_
 Art. 2º -As despesas decorrentes da implantação da presente Lei correrão à conta de dotação própria do orçamento. _x000D_
 Art. 2º - Esta Lei entra em vigor na data de sua publicação._x000D_
 _x000D_
 Sala das Sessões da Câmara Municipal de Três Ranchos, Estado de Goiás, em 05 de junho de 2023.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/218/02-_projeto_de_lei_que_denomina_praca.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/218/02-_projeto_de_lei_que_denomina_praca.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO VCS Nº 02/2023 DE 04 DE SETEMBRO DE 2023._x000D_
 AUTOR DO PROJETO VEREADOR:  VINÍCIUS CALAÇA SOARES_x000D_
 “Dispõe sobre denominação de praça pública localizada na Rua Paulo Guedes, Setor Paranaíba, no município de Três Ranchos/Goiás, e das outras providencias “. _x000D_
 A Câmara Municipal de Três Ranchos – Goiás, no uso de suas atribuições legais aprova, e o, prefeito municipal sanciona e promulga a seguinte lei:_x000D_
 Artigo 1º- Fica denominada “PRAÇA THEO HENRIQUE BAZIQUETTO”, praça pública, localizada na Rua Paulo Guedes, setor Paranaíba, no munícipio de Três Ranchos/Goiás._x000D_
 Artigo 2º- A Prefeitura Municipal, através do setor responsável, deverá providenciar o emplacamento da Praça, conforme acima descrito._x000D_
 Artigo 3º- As despesas decorrentes desta lei correrão por conta de dotações próprias do orçamento vigente._x000D_
 Artigo 4º- Esta Lei entra em vigor na data de sua publicação, revogando-se as disposições em contrário.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Portarias</t>
   </si>
   <si>
     <t>Gabinete da Presidência - GABPRES</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/170/01-2023_portaria.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/170/01-2023_portaria.pdf</t>
   </si>
   <si>
     <t>Designar o Vereador Sr. José Luiz do Nascimento, para responder como TESOUREIRO da Câmara Municipal de Três Ranchos, com as atribuições previstas no Regimento Interno, tais como assinar cheques, balancetes mensais, balanço geral e outros documentos inerentes à função.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/172/03-2023_portaria.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/172/03-2023_portaria.pdf</t>
   </si>
   <si>
     <t>Fica criada a Comissão Permanente de Licitação da Câmara Municipal de Três Ranchos encarregada de analisar e julgar as licitações do Poder Legislativo Municipal. _x000D_
 A Comissão Permanente de Licitação –CPL será composta por 03 (três) membros nomeados pelo Presidente da Câmara. _x000D_
 Ficam nomeados como membros titulares da Comissão Permanente de Licitação, a que se refere o artigo anterior, os vereadores:_x000D_
 _x000D_
 Presidente: Vinicius Calaça Soares_x000D_
 Secretario: Wagner Carlota _x000D_
 Membro: João Henrique Pereira Da Costa_x000D_
 _x000D_
 A investidura dos Membros da Comissão Permanente de Licitação –CPL, terá vigências a partir da data desta até 31 de dezembro de 2023.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/173/04-2023_portaria.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/173/04-2023_portaria.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o processo de dispensa para compras e serviços no âmbito da Câmara Municipal e da outra providencias. ”</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/174/06-2023_portaria.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/174/06-2023_portaria.pdf</t>
   </si>
   <si>
     <t>I– Comissão de Constituição Legislação e Redação _x000D_
                               Presidenta: Barcelana Salia De Melo (CIDADANIA)_x000D_
                               Relator: João Henrique Pereira Borges Costa (PDT)_x000D_
                               Membro: Vinicius Calaça Soares (CIDADANIA)_x000D_
 _x000D_
 II – Comissão de Finanças e Orçamento e Fiscalização Financeira_x000D_
 	             Presidente: Vinicius Calaça Soares (CIDADANIA)_x000D_
                           Relator: José Luiz Do Nascimento (PDT)_x000D_
                           Membro: Ricardo Gonçalves Rezende (CIDADANIA)_x000D_
 _x000D_
 III – Comissão de Obras e Serviços Públicos_x000D_
                              Presidente: José Luiz do Nascimento (PDT)_x000D_
                              Relator: João Balbino Rosa (MDB)_x000D_
                              Membro: Wagner Carlota (CIDADANIA)   _x000D_
 _x000D_
 IV – Comissão de Educação, Cultura e Serviço Social_x000D_
                                 Presidente: Wagner Carlota (CIDADANIA)_x000D_
                                 Relator: Ricardo Gonçalves Rezende</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/175/portaria_07.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/175/portaria_07.pdf</t>
   </si>
   <si>
     <t>Designar a servidora Laís Adorno Coelho, inscrita no CPF 064.028.591-09, ocu-pante do cargo em comissão de diretor geral da Câmara Municipal de Três Ranchos/Goiás, para juntamente com seu cargo, exercer a função de Chefe de Compras da Câmara Municipal de Três Ranchos/Goiás, podendo para tanto fazer cotações previvas, cadastra fornecedores e produtos, bem como efetuar seus respectivos pagamentos.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/176/portaria_08.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/176/portaria_08.pdf</t>
   </si>
   <si>
     <t>Designar o servidor DÊNIS JÚNIOR DA SILVA, portador do CPF nº 879795861-15, para juntamente responder como Gestor de Controle Interno desta Câmara Municipal, designado através da portaria nº 02/2023, para exer-cer a função de CHEFE DO DEPARTAMENTO DE RECURSOS HUMA-NO desta casa de leis.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/185/portaria_no_10-2023.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/185/portaria_no_10-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre dispensa de licitação para a contratação da empresa ZELMA GARCIA MARQUES 81662840659, inscrita no CNPJ sob o nº15.098.468/0001-38, para os serviços de operação em equipamento de som, preventiva e corretiva, e gravações de áudio das sessões ordinárias e extraordinárias e eventos ou assemelhados que se realizem no plenário do edifício.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/179/portaria_no_11-2023..pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/179/portaria_no_11-2023..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre dispensa de licitação em que a empresa Lidiane Rosario da Silva Costa 70610106147, inscrita no CNPJ sob o número 41.142.082/0001-96, apresentou melhor proposta.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/181/portaria_no_12-2023.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/181/portaria_no_12-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre dispensa de licitação em que a proposta de preço apresentada pela MEGASOFT INFORMÁTICA LTDA, CNPJ: 37.615.788/0001-50 está de acordo com valor do mercado devendo ser contratada.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/178/portaria_no_13-2023.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/178/portaria_no_13-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre dispensa de licitação em que a empresa Equatorial Energia detém a concessão/permissão dos serviços de fornecimento de energia elétrica no estado de Goiás e municípios dentre eles município de Três Ranchos.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/183/portaria_no_11-2023.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/183/portaria_no_11-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre inexigibilidade de licitação em que a Companhia Saneamento de Goiás S/A Saneago, detém a concessão/permissão dos serviços de fornecimento de água, coleta e tratamento de esgoto no estado de Goiás.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/184/portaria_no15-2023.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/184/portaria_no15-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre inexigibilidade de licitação, em que a empresa WN TELECON LTDA, sendo no município de Três Ranchos a única empresa especializada que disponibiliza serviços de Internet via Fibra Óptica, conforme declaração comprobatória acostada no processo licitatório.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/182/portaria_no_16-2023.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/182/portaria_no_16-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre inexigibilidade de licitação para contratação da empresa OI FIXO S.A. sendo no município de Três Ranchos a única empresa especializada que disponibiliza serviços de telefonia fixa em ligações urbanas e interurbanas.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/180/portaria_no_18-2023.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/180/portaria_no_18-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre dispensa de licitação para contratação da empresa Maria Aurea Pinheiro Lopes 66413010100, inscrita no CNPJ sob o número 41.095.004/0001-88, para os serviços especializados de apoio administrativo.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/177/portaria_no_19-2023.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/177/portaria_no_19-2023.pdf</t>
   </si>
   <si>
     <t>Fica dispensada o procedimento licitatorio para a contratação da empresa 49.232.886 CARLOS EDUARDO RODOVALHO SOUZA CRUZ, inscrito no CNPJ: 49.232.886/0001-98.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/169/portaria_27.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/169/portaria_27.pdf</t>
   </si>
   <si>
     <t>Estabelece ponto facultativo no âmbito da Camara Municipal de vereadores do município de Tres Ranchos.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/209/portaria_n30.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/209/portaria_n30.pdf</t>
   </si>
   <si>
     <t>Portaria N° 30/2023,“Estabelece Ponto Facultativo no Âmbito da Câmara de Vereadores do Município de Três Ranchos, e dá Outras Providências.”_x000D_
 CONSIDERANDO, que o prefeito Municipal, decretou ponto facultativo nas repartições públicas Municipais, no dia 09 de junho do decorrente ano;_x000D_
 CONSIDERANDO, que no dia 08 de junho do decorrente ano (quinta fei-ra) é feriado nacional “corpus christi”.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/240/portaria_31-2023.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/240/portaria_31-2023.pdf</t>
   </si>
   <si>
     <t>Portaria N° 31/2023. “Dispõe sobre dispensa de licitação e dá outras providências.”_x000D_
 O Presidente da Câmara Municipal de Três Ranchos, no uso das atribuições que lhe são conferidas, e:_x000D_
 CONSIDERANDO, o disposto no artigo 23, inciso II, alínea “a”, e artigo 24, inciso II da Lei nº 8.666/1993, dispõem que é dispensável a licitação quando o valor para outros serviços e compras for de até 10% (dez por cento) do valor de R$ 80.000,00 (oitenta mil reais);_x000D_
 CONSIDERANDO, a proposta de menor valor, e a legalidade do processo._x000D_
 RESOLVE:_x000D_
 Art. 1° - fica dispensado o procedimento licitatório nos termos artigo do 24, inciso II da Lei nº 8.666/1993, para a contratação da empresa LF SERVIÇOS ASSESSORIA E CONSULTORIA LTDA, com CNPJ nº 49.648.318/0001-72, para os serviços de Assessoria e Consultoria na área de RH e Licitação, no mês de junho a 31 de dezembro de 2023.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/239/portaria_32-2023.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/239/portaria_32-2023.pdf</t>
   </si>
   <si>
     <t>Portaria N° 32/2023“Dispõe sobre dispensa de licitação e dá outras providências. ”_x000D_
 O Presidente da Câmara Municipal de Três Ranchos, no uso das atribuições que lhe são conferidas, e:_x000D_
 CONSIDERANDO, o disposto no artigo 23, inciso II, alínea “a”, e artigo 24, inciso II da Lei nº 8.666/1993, dispõem que é dispensável a licitação quando o valor para ou-tros serviços e compras for de até 10% (dez por cento) do valor de R$ 80.000,00 (oitenta mil re-ais);_x000D_
 RESOLVE:_x000D_
 Art. 1° - fica dispensado o procedimento licitatório nos termos artigo do 24, inciso I da Lei nº 8.666/1993, para a contratação COSTA ENGENHARIA E CONSTRU-ÇÕES LTDA, representando pelo engenheiro Sr. João Paulo Costa Araújo, para elaboração de projeto de engenharia para elaboração/execução da revitalização do jardim, e pavimentações, calçadas, muro do perímetro externo da Câmara Municipal de Três Ranchos;</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/213/35-portaria.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/213/35-portaria.pdf</t>
   </si>
   <si>
     <t>O Presidente da Câmara Municipal de Três Ranchos, no uso das atribuições que lhe são conferidas, e:_x000D_
 CONSIDERANDO, que o prefeito Municipal, decretou ponto facultativo  nas repartições públicas Municipais, no dia 14 de agosto do decorrente ano;_x000D_
 CONSIDERANDO, que no dia 15 de agosto do decorrente ano (terça feira) é feriado municipal “comemora o dia da Nossa Senhora da Abadia padroeira da cidade”.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/237/portaria_36-2023.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/237/portaria_36-2023.pdf</t>
   </si>
   <si>
     <t>Portaria nº. 36/2023      “Faz designação de servidor que especifica’’_x000D_
 José Carlos Bernardes, Presidente da Câmara Municipal de Três Ranchos, Estado de Goiás, no uso das atribuições conferidas pela Lei Or-gânica do Município e de acordo com o Regimento Interno desta casa de leis;_x000D_
  Resolve:_x000D_
 Art. 1º - Designar a Sra. Laís Adorno Coelho, portadora do CPF nº 064.028.591-09, para responder como Gestor de Controle Interno desta Câ-mara Municipal. _x000D_
  Art. 2° - Esta Portaria entrará em vigor na data de sua publicação, revogando-se as disposições em contrario._x000D_
 Gabinete da Presidência da Câmara Municipal de Três Ranchos, Es-tado de Goiás, em 01de setembro de 2023.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/221/portaria_39-2023.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/221/portaria_39-2023.pdf</t>
   </si>
   <si>
     <t>Portaria N° 39/2023._x000D_
 _x000D_
 “Estabelece Ponto Facultativo no Âmbito da Câmara de Vereadores do Município de Três Ranchos, e dá Outras Providências.”_x000D_
 _x000D_
 O Presidente da Câmara Municipal de Três Ranchos, no uso das atribuições que lhe são conferidas, e:_x000D_
 CONSIDERANDO, que o prefeito Municipal, decretou ponto facultativo nas repartições públicas Municipais, no dia 08 de setembro do decorrente ano;_x000D_
 CONSIDERANDO, que no dia 07 de setembro do decorrente ano (quinta feira) é feriado nacional “comemora o dia da Independência”._x000D_
 RESOLVE:_x000D_
                  Art. 1º Declarar ponto facultativo no dia 08 de setembro, nas repartições da Câmara Municipal de Três Ranchos/Goiás._x000D_
               Art. 2º -  Esta portaria entra em vigor na data de sua publicação, no placar próprio, para ciência de todos, revogando-se as disposições em contrário. _x000D_
              Gabinete da Presidência da Câmara de Vereadores do Município de Três Ranchos, Estado de Goiás, aos 06 dias do mês de setembro de 2023.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/230/portaria_40.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/230/portaria_40.pdf</t>
   </si>
   <si>
     <t>Portaria N° 40/2023. “Dispõe sobre inexigibilidade de licitação e dá outras providências.”_x000D_
 O Presidente da Câmara Municipal de Três Ranchos, no uso das atribuições que lhe são conferidas, e:_x000D_
 CONSIDERANDO: a necessidade de aquisição da obras de arte do artista plástico Flavio Borges Da Silva ( negro) quadro pintura em tela com imagem de Jesus Cristo, será integrado ao patrimônio/objeto desta casa de leis;_x000D_
 CONSIDERANDO: a permissibilidade contida no art. 25, inciso III, da Lei n° 8666/93, e da legalidade do processo;_x000D_
 CONSIDERANDO: a estimativa da aquisição no valor de R$ 1.000,00 (um mil reais).</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/236/42-portaria.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/236/42-portaria.pdf</t>
   </si>
   <si>
     <t>Portaria N° 42/2023. “Estabelece Ponto Facultativo no Âmbito da Câmara de Vereadores do Município de Três Ranchos, e dá Outras Providências.”_x000D_
 _x000D_
 O Presidente da Câmara Municipal de Três Ranchos, no uso das atribuições que lhe são conferidas, e:_x000D_
 CONSIDERANDO, que o prefeito Municipal, decretou ponto facultativo nas repartições públicas Municipais, no dia 13 e 20 de outubro do decorrente ano;_x000D_
 CONSIDERANDO, que no dia 12 de outubro do decorrente ano (quinta feira) é feriado nacional “comemora o dia de Nossa Senhora Da Aparecida”._x000D_
 CONSIDERANDO, que no dia 19 de outubro do decorrente ano (quinta feira) é feriado municipal “comemora o aniversário da cidade de Três Ranchos”._x000D_
 RESOLVE:_x000D_
 Art. 1º Declarar ponto facultativo nos dias 13 e 20 de outubro , nas repartições da Câmara Municipal de Três Ranchos/Goiás.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/238/portaria_44-2023.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/238/portaria_44-2023.pdf</t>
   </si>
   <si>
     <t>Portaria N° 44/2023. “Estabelece Ponto Facultativo no Âmbito da Câmara de Vereadores do Município de Três Ranchos, e dá Outras Providências.”_x000D_
 O Presidente da Câmara Municipal de Três Ranchos, no uso das atribuições que lhe são conferidas, e:_x000D_
 CONSIDERANDO, que o prefeito Municipal, decretou ponto facultativo nas repartições públicas Municipais, no dia 03 de novembro do decorrente ano;_x000D_
 CONSIDERANDO, que no dia 02 de novembro do decorrente ano (quinta feira) é feriado nacional “finados”._x000D_
 RESOLVE:_x000D_
 Art. 1º Declarar ponto facultativo no dia 03 de novembro, nas repartições da Câmara Municipal de Três Ranchos/Goiás.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
@@ -1435,68 +1435,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/166/pl_01-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/167/pl_02-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/168/pl_03-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/189/projeto_de_lei_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/190/projeto_de_lei_n_05-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/191/pl_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/211/pl_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/212/pl_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/214/09-projeto_09-2023_tres_ranchos.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/215/projeto_de_lei_10_de_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/216/pl_11_de_2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/217/projeto_de_lei_12_de_2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/219/projeto_de_lei_13-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/220/projeto_de_lei_14-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/228/pl15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/242/projeto_de_lei_16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/241/projeto_de_lei_17_assinado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/243/pl_18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/255/19-projeto_de_lei_n_19.2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/234/01-projeto_decreto_legislativo.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/192/mocao_de_pesar_hilario_rosa.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/193/mocao_de_pesar_luiz_elisio.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/202/mocao_alta_leite.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/203/mocao_dalva_rosa.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/204/mocao_ismael_carvalho.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/205/mocao_joao_antonio_costa.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/267/mocao_jaci_romeiro.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/188/requerimento_no01-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/194/requerimento_27-04-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/206/requerimento_no03_08-05-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/207/requerimento_15-05.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/208/requeriento_marinha_do_brasil.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/186/emenda_02.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/187/emenda_03_assinada.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/235/1-_decreto_legislativo_final.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/201/lei_1.204-23.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/195/lei_municipal1.205.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/196/lei_municipal1.206.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/197/lei_municipal1.207.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/198/lei_municipal1.208.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/227/lei_1209.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/226/lei_1210.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/231/lei_1211.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/232/lei_1212.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/222/lei_1213.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/223/lei_1214.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/224/lei_1215.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/225/lei_1216.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/229/lei_municipal_n_1.217_1.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/233/lei_1218.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/264/loa_corrigida.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/265/lei_1.223.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/244/lei_1224.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/266/lei_1.225.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/210/projeto_de_lei_n01.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/218/02-_projeto_de_lei_que_denomina_praca.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/170/01-2023_portaria.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/172/03-2023_portaria.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/173/04-2023_portaria.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/174/06-2023_portaria.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/175/portaria_07.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/176/portaria_08.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/185/portaria_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/179/portaria_no_11-2023..pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/181/portaria_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/178/portaria_no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/183/portaria_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/184/portaria_no15-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/182/portaria_no_16-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/180/portaria_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/177/portaria_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/169/portaria_27.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/209/portaria_n30.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/240/portaria_31-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/239/portaria_32-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/213/35-portaria.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/237/portaria_36-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/221/portaria_39-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/230/portaria_40.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/236/42-portaria.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/238/portaria_44-2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/166/pl_01-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/167/pl_02-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/168/pl_03-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/189/projeto_de_lei_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/190/projeto_de_lei_n_05-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/191/pl_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/211/pl_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/212/pl_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/214/09-projeto_09-2023_tres_ranchos.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/215/projeto_de_lei_10_de_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/216/pl_11_de_2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/217/projeto_de_lei_12_de_2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/219/projeto_de_lei_13-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/220/projeto_de_lei_14-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/228/pl15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/242/projeto_de_lei_16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/241/projeto_de_lei_17_assinado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/243/pl_18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/255/19-projeto_de_lei_n_19.2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/234/01-projeto_decreto_legislativo.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/192/mocao_de_pesar_hilario_rosa.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/193/mocao_de_pesar_luiz_elisio.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/202/mocao_alta_leite.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/203/mocao_dalva_rosa.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/204/mocao_ismael_carvalho.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/205/mocao_joao_antonio_costa.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/267/mocao_jaci_romeiro.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/188/requerimento_no01-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/194/requerimento_27-04-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/206/requerimento_no03_08-05-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/207/requerimento_15-05.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/208/requeriento_marinha_do_brasil.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/186/emenda_02.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/187/emenda_03_assinada.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/235/1-_decreto_legislativo_final.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/201/lei_1.204-23.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/195/lei_municipal1.205.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/196/lei_municipal1.206.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/197/lei_municipal1.207.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/198/lei_municipal1.208.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/227/lei_1209.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/226/lei_1210.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/231/lei_1211.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/232/lei_1212.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/222/lei_1213.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/223/lei_1214.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/224/lei_1215.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/225/lei_1216.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/229/lei_municipal_n_1.217_1.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/233/lei_1218.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/264/loa_corrigida.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/265/lei_1.223.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/244/lei_1224.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/266/lei_1.225.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/210/projeto_de_lei_n01.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/218/02-_projeto_de_lei_que_denomina_praca.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/170/01-2023_portaria.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/172/03-2023_portaria.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/173/04-2023_portaria.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/174/06-2023_portaria.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/175/portaria_07.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/176/portaria_08.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/185/portaria_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/179/portaria_no_11-2023..pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/181/portaria_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/178/portaria_no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/183/portaria_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/184/portaria_no15-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/182/portaria_no_16-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/180/portaria_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/177/portaria_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/169/portaria_27.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/209/portaria_n30.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/240/portaria_31-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/239/portaria_32-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/213/35-portaria.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/237/portaria_36-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/221/portaria_39-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/230/portaria_40.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/236/42-portaria.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2023/238/portaria_44-2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H82"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="40.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="114.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="113.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>