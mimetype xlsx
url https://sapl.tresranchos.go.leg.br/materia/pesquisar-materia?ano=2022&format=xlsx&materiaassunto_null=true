--- v0 (2025-10-15)
+++ v1 (2026-04-21)
@@ -54,882 +54,882 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Três Ranchos - PMTR</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/39/pl_01.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/39/pl_01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual e reajuste da remuneração dos servidores públicos municipais, dos subsídios dos agentes políticos, dos proventos dos inativos e dá outras providenciais.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/40/pl_02.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/40/pl_02.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar ao orçamento do Fundeb de 2022, na forma que específica e dá outras providencias.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/41/pl_03.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/41/pl_03.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão salarial dos professores e dá outras providencias.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/110/04-_projeto_de_lei_04__altera_a_lei_municipal_no_1187-2021_-_loteamento_1.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/110/04-_projeto_de_lei_04__altera_a_lei_municipal_no_1187-2021_-_loteamento_1.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº Lei nº 04 de 17 de fevereiro de 2022._x000D_
 “Dispõe sobre normas e as condições para parcelamento do solo para fins urbanos ou rurais no Município de Três Ranchos e da outras providências”.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/142/projeto_de_lei_no_07-2022.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/142/projeto_de_lei_no_07-2022.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional de natureza suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/143/projeto_de_lei_08.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/143/projeto_de_lei_08.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de eventos de proventos e descontos que compõem os salários dos servidores ativos e inativos do município de Três Ranchos.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/144/projeto_de_lei_09.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/144/projeto_de_lei_09.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o piso salarial dos agentes comunitários de saúde e agentes de combates e endemias e dá outras providências.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/146/projeto_de_lei_no_10-2022.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/146/projeto_de_lei_no_10-2022.pdf</t>
   </si>
   <si>
     <t>Altera e faz adequação da Lei Municipal nº1.185, de 25 de novembro de 2021, que Instituiu o Plano Plurianual para o período de 2022 a 2025 e dá outras providencias.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/147/projeto_de_lei_no_11-2022.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/147/projeto_de_lei_no_11-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei nº1194 de 20 de junho de 2022 - da Lei de diretrizes orçamentarias - LDO, para o exercício de 2022.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/148/projeto_de_lei_no_12.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/148/projeto_de_lei_no_12.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa as despesas do município de Três Ranchos - Estado de Goiás, para o exercício de 2023.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/156/projeto_de_lei_no_13-2022.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/156/projeto_de_lei_no_13-2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 13, que "Dispõe sobre alteração da lei municipal nº 1.108 de 08 de dezembro de 2015 e dá outras providencias.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/162/projeto_de_lei_n_15-2022.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/162/projeto_de_lei_n_15-2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº15/2022, Abre credito adicional de natureza suplementar e dá outras providencias.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/24/projeto_de_decreto_legislativo_no_01_03-03-2022.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/24/projeto_de_decreto_legislativo_no_01_03-03-2022.pdf</t>
   </si>
   <si>
     <t>Concede o titulo de cidadão honorário trirranchense, e dá outras providencias.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/25/projeto_de_decreto_legislativo_02-2022.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/25/projeto_de_decreto_legislativo_02-2022.pdf</t>
   </si>
   <si>
     <t>Concede o titulo de cidadão trirrachense, e dá outras providencias.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/26/projeto_de_decreto_legislativo_no_03_03-03-2022.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/26/projeto_de_decreto_legislativo_no_03_03-03-2022.pdf</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/27/projeto_de_decreto_legislativo_no_04_03-03-2022.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/27/projeto_de_decreto_legislativo_no_04_03-03-2022.pdf</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/28/projeto_de_decreto_legislativo_no_05_03-03-2022.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/28/projeto_de_decreto_legislativo_no_05_03-03-2022.pdf</t>
   </si>
   <si>
     <t>Concede Comenda Alcides Santana.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/29/projeto_de_decreto_no_06-2022.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/29/projeto_de_decreto_no_06-2022.pdf</t>
   </si>
   <si>
     <t>Concede comenda Alcides Santana.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/30/projeto_de_decreto_legislativo_no_07_03-03-2022.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/30/projeto_de_decreto_legislativo_no_07_03-03-2022.pdf</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/31/projeto_de_decreto_legislativo_no_08-2022.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/31/projeto_de_decreto_legislativo_no_08-2022.pdf</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/32/projeto_de_decreto_legislativo_no_09_03-03-2022.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/32/projeto_de_decreto_legislativo_no_09_03-03-2022.pdf</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/33/projeto_de_decreto_legislativo_no_10_03-03-2022.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/33/projeto_de_decreto_legislativo_no_10_03-03-2022.pdf</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/34/projeto_de_decreto_legislativo_no_11-2022.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/34/projeto_de_decreto_legislativo_no_11-2022.pdf</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/35/projeto_de_decreto_legislativo_no_12-2022_compressed.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/35/projeto_de_decreto_legislativo_no_12-2022_compressed.pdf</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/36/projeto_de_decreto_legislativo_no_13_03-03-2022.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/36/projeto_de_decreto_legislativo_no_13_03-03-2022.pdf</t>
   </si>
   <si>
     <t>Concede o titulo de cidadão honorário trirranchense.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/37/projeto_de_decreto_legislativo_no_14_03-03-2022_compressed.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/37/projeto_de_decreto_legislativo_no_14_03-03-2022_compressed.pdf</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/94/15-decreto_legislativo.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/94/15-decreto_legislativo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação do Balancete do balanço Geral da Prefeitura Municipal de Três Ranchos GO, relativo ao exercício de 2020 e dá outras Providências</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/112/projeto_de_resolucao.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/112/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>“Dispõe Sobre Alteração do Artigo 21, e Anexo II, da Resolução Legislativa nº 01, de 02 de Maio de 2022, e dá Outras, Providências”.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Vinicius Calaça Soares</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/73/mocao_de_aplausos.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/73/mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e reconhecimento a Policia Militar Sargento Davi e Cabo Costa.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>João Balbino Rosa</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/91/mocao_de_pesar_no_01-2022.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/91/mocao_de_pesar_no_01-2022.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Três Ranchos, através do vereador João Balbino Rosa, vem por meio desta, manifestar o seu profundo pesar pelo falecimento da Sra. Ilva Ferreira De Souza Silva.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/92/mocao_de_pesar_no02-2022.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/92/mocao_de_pesar_no02-2022.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Três Ranchos, através do vereador João Balbino Rosa, vem por meio desta, manifestar o seu profundo pesar pelo falecimento do Sr. RANUFO SEBASTIÃO DE ARAÚJO.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Divano Pereira Mundim</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/95/mocao.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/95/mocao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA DO SR. IDALINO</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>João Henrique P. B. Costa</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/109/mocao_de_pesar_no_03-2022.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/109/mocao_de_pesar_no_03-2022.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Três Ranchos, através do vereador João Henrique Pereira Borges Costa, vem por meio desta, manifestar o seu profundo pesar pelo falecimento do Sr. Antônio Alaor de Oliveira.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>Barcelana Salia De Melo</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/138/mocao_conceicao.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/138/mocao_conceicao.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Três Ranchos, através de todos os vereadores e funcionários desta casa, vem por meio desta, manifestar o seu profundo pesar pelo falecimento da Sra. Conceição Aparecida de Carvalho.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/139/mocao_de_pesar_alvair.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/139/mocao_de_pesar_alvair.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Três Ranchos, através de todos os vereadores e funcionários desta Casa de leis, vem por meio desta, manifestar o seu profundo pesar pelo falecimento do Sr. Alvair Bizinoto.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/140/mocao_de_pesar_francisca_pires.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/140/mocao_de_pesar_francisca_pires.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Três Ranchos, através de todos os vereadores e funcionários desta Casa de leis, vem por meio desta, manifestar o seu profundo pesar pelo falecimento da Sra.  Iracilda Francisca Pires de Oliveira.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/141/mocao_de_pesar_luiz_flausino.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/141/mocao_de_pesar_luiz_flausino.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Três Ranchos, através de todos os vereadores e funcionários desta Casa de leis, vem por meio desta, manifestar o seu profundo pesar pelo falecimento do Sr. Luiz Flausino da Cruz.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/159/mocao_divina_silverio.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/159/mocao_divina_silverio.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Três Ranchos, através de todos os vereadores e funcionários desta casa, vem por meio desta, manifestar o seu profundo pesar pelo falecimento da Sra. Divina Silvério da Silva.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/161/mocao_adolfo_pereira.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/161/mocao_adolfo_pereira.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA DE ADOLFO PEREIRA MENDES_x000D_
 A Câmara Municipal de Três Ranchos, através da vereadora Barcelana Salia de Melo, vem por meio desta, manifestar o seu profundo pesar pelo falecimento do Sr. Adolfo Pereira Mendes.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>José Luiz do Nascimento</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/163/mocao_maria_da_silva_borges.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/163/mocao_maria_da_silva_borges.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Três Ranchos, através de todos os vereadores e funcionários desta casa, vem por meio desta, manifestar o seu profundo pesar pelo falecimento da Sra. Maria da Silva Borges.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/164/mocao_oswaldo_pacifico_camargos.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/164/mocao_oswaldo_pacifico_camargos.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Três Ranchos, através de todos os vereadores e funcionários desta casa, vem por meio desta, manifestar o seu profundo pesar pelo falecimento da Sra. Oswaldo Pacifico Camargos.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/16/1_requerimento_07-03-2022.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/16/1_requerimento_07-03-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre solicitação à secretaria Municipal de Educação e o Prefeito Municipal, realize estudo e a viabilidade, de proceder o pagamento aos professores da Rede Municipal de Ensino do piso salarial com o reajuste 2022 no percentual de 33,23%.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/17/2_requerimento__07-03-2022.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/17/2_requerimento__07-03-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre solicitação ao Prefeito Municipal que proceda estudo no sentido, proceder cascalhamento da estrada vacinal localizada após a fazenda ponderosa, estrada esta que dá acesso à região botafogo e São Miguel. E ainda, realize estudo, e viabilidade de consertar a primeira ponte, que está instalado na estrada da região Cotia, Zona Rural do Município.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Wagner Carlota</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/18/3_requerimento_ar-condicionado_na_casa_de_velorio.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/18/3_requerimento_ar-condicionado_na_casa_de_velorio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre solicitação ao Prefeito Municipal que realize estudo e viabilidade de instalar ar condicionado nas salas do prédio da casa de velório Municipal.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/19/4_requerimento_ar-condicionado_nos_dormitorios.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/19/4_requerimento_ar-condicionado_nos_dormitorios.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre solicitação ao Prefeito Municipal e a secretaria Municipal de saúde realize estudo e viabilidade de instalar ar condicionado no dormitório/quarto dos motoristas e das enfermeiras, que prestam serviços na unidade básica de saúde.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/20/5_requerimento_salario_base.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/20/5_requerimento_salario_base.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre solicitação ao Prefeito Municipal realize estudo e viabilidade de adequar salário base dos cargos existentes no poder executivo.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/21/6_requerimento_joao_balbino_21_-2022.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/21/6_requerimento_joao_balbino_21_-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre solicitação ao Prefeito Municipal, proceda estudo no sentido de implantar cursos profissionalizante no Município, focados nas áreas com mais oportunidades em nosso município, como aquelas ligadas ao turismo, garçom, cozinheiros, bem como curso básico de cabeleireiro, manicure e prestação de serviços em geral, afim de capacitar, e qualificar os jovens e outros interessados na busca pelo emprego e otimizando a qualidade dos serviços dos que já estão no mercado de trabalho.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/22/7_requerimento_barcelana_28-2022.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/22/7_requerimento_barcelana_28-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre solicitação ao Prefeito Municipal, proceda estudo no sentido, realizar reforma no prédio público, que está sediado, que acolhe os policias militares do 18º batalhão.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/93/requerimento_no_09-05-2022.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/93/requerimento_no_09-05-2022.pdf</t>
   </si>
   <si>
     <t>Com todo respeito e acatamento, através do presente venho solicitar a Vossa Excelência, que coloque em discussão e aprovação a seguinte solicitação, que o Prefeito Municipal, veja a viabilidade na construção de um Quebra Mola, sendo na Rua Miguel Pereira Coutinho, antes da entrada da acesso a fazenda do falecido Edno Quirino.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/96/requerimento_1.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/96/requerimento_1.pdf</t>
   </si>
   <si>
     <t>Com todo respeito e acatamento, através do presente venho solicitar a Vossa Senhoria, que coloque em discussão e aprovação a seguinte solicitação:_x000D_
 É de conhecimento de toda população, conforme informado pelo próprio prefeito Municipal Hugo Deleon, que será procedido revitalização da praça pública Municipal, localizada na Avenida Coronel Levino Lopes (entrada da cidade)._x000D_
 Assim, solicito ao Prefeito Municipal, veja a viabilidade de denominar a referida praça pública com seguintes denominação:  _x000D_
 Na parte da praça, onde está sediado o antigo, e histórico prédio da estação ferroviária, em nome do saudoso “João Dias Moreira”, o qual deixou um grande legado, sendo funcionário da ferrovia, por longo período, até vir auferir de sua aposentadoria. _x000D_
 A outra parte da praça, ora a primeira parte (frente ao posto de combustível), em nome da saudosa “Carlita Pinheiro Lopes”, a qual deixou um grande legado, pessoa extremamente caridosa, sempre acolhendo a todos aqueles que necessitavam.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/97/requerimento_2.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/97/requerimento_2.pdf</t>
   </si>
   <si>
     <t>Com todo respeito e acatamento, através do presente venho solicitar a Vossa Senhoria que coloque em discussão e aprovação a seguinte solicitação, que o Prefeito Municipal, e a secretaria Municipal de obras, proceda estudo no sentido de viabilizar, e acrescentar no projeto de revitalização urbana da entrada da cidade até cemitério Municipal, a construção de uma ciclovia, e uma pista de caminhada.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/111/requerimento_barcelana_14-06-2022.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/111/requerimento_barcelana_14-06-2022.pdf</t>
   </si>
   <si>
     <t>Com todo respeito e acatamento, através do presente venho solicitar a Vossa Excelência que coloque em discussão e aprovação a seguinte requerimento, que o Prefeito Municipal, e a secretaria de saúde, proceda estudo, veja a viabilidade de cumprir, a Emenda Constitucional nº 120/22 que fixa o piso salarial dos Agentes Comunitários de Saúde (ACS) de Endemias (ACE), em, no mínimo, dois salários, e todos os demais direitos advindos da EC 120/22.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>José Carlos Bernardes</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/149/requerimento_05-09-2022.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/149/requerimento_05-09-2022.pdf</t>
   </si>
   <si>
     <t>requerimento de autoria do vereador José Carlos Bernardes que solicita ao Prefeito Municipal que veja a viabilidade de construção de um redutor de velocidade (quebra-molas) na rua que dá acesso às margens do lago e a prainha artificial.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/150/13-requerimento_wagner_enfermeiras.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/150/13-requerimento_wagner_enfermeiras.pdf</t>
   </si>
   <si>
     <t>Com todo respeito e acatamento, através do presente venho solicitar a Vossa Excelência que coloque em discussão e aprovação a seguinte solicitação, que o Prefeito Municipal, realize estudo, e viabilidade para que o município acompanhe o piso salarial nacional dos profissionais da enfermagem, conforme a lei federal 14.434/2022.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/157/requerimento_joao_henrique.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/157/requerimento_joao_henrique.pdf</t>
   </si>
   <si>
     <t>Com todo respeito e acatamento, através do presente venho solicitar a Vossa Excelência, que coloque em discussão e aprovação a seguinte solicitação, que o prefeito municipal e o secretário municipal de obras , vejam a viabilidade e a necessidade de adquirir equipamentos para instalação de usina de blocos de concreto (bloquete pavimento Inter Travado).</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>Ricardo Gonçalves Rezende</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/160/requerimento_abrigo_para_caes.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/160/requerimento_abrigo_para_caes.pdf</t>
   </si>
   <si>
     <t>Com todo respeito e acatamento, através do presente venho solicitar a Vossa Excelência, que coloque em discussão e aprovação a seguinte solicitação, que o Prefeito Municipal e a Secretária Municipal de Saúde, vejam a viabilidade da criação de um abrigo municipal para cães e gatos, destinado a resgatar os animais abandonados. Ainda requer, a fim de controle populacional e na prevenção, que seja procedido parceria de castração, entre instituições credenciadas.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/165/requerimento_registro_de_chapa_2022.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/165/requerimento_registro_de_chapa_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento Registro da Chapa da Mesa Diretora biênio 2023/2024.</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/2/decreto_legislativo_no_01_14-03-2022.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/2/decreto_legislativo_no_01_14-03-2022.pdf</t>
   </si>
   <si>
     <t>Decreto legislativo nº 01/2022 de autoria da mesa diretora, que “Concede o título de cidadão honorários triranchense, a Sra. Maria Pedreira da Silva”.</t>
   </si>
   <si>
     <t>CCLR - Comissão de Constituição, Legislação e Redação</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/3/decreto_legislativo_no_02_14-03-2022.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/3/decreto_legislativo_no_02_14-03-2022.pdf</t>
   </si>
   <si>
     <t>Decreto legislativo nº 02/2022 de autoria da mesa diretora, que “Concede o título de cidadão honorários triranchense, a Sra. Conceição Aparecida de Carvalho”.</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/4/decreto_legislativo_no_03_14-03-2022.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/4/decreto_legislativo_no_03_14-03-2022.pdf</t>
   </si>
   <si>
     <t>Decreto legislativo nº 03/2022 de autoria da mesa diretora, que “Concede o título de cidadão honorários triranchense, a Sra. Rosani Staduto Siqueira”.</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/5/decreto_legislativo_no_04_14-03-2022.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/5/decreto_legislativo_no_04_14-03-2022.pdf</t>
   </si>
   <si>
     <t>Decreto legislativo nº 04/2022 de autoria da mesa diretora, que “Concede o título de cidadão honorários triranchense, a Sra. Maria Rita de Melo”.</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/6/decreto_legislativo_no_05_14-03-2022.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/6/decreto_legislativo_no_05_14-03-2022.pdf</t>
   </si>
   <si>
     <t>Decreto legislativo nº 05/2022 de autoria da mesa diretora, que “Concede comenda “Alcides Santana’ a Sra. Janete Lopes Coelho”.</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/7/decreto_legislativo_no_06_14-03-2022.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/7/decreto_legislativo_no_06_14-03-2022.pdf</t>
   </si>
   <si>
     <t>Decreto legislativo nº 06/2022 de autoria da mesa diretora, que “Concede comenda “Alcides Santana’ a Sra. Genita Elias Mendes”.</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/8/decreto_legislativo_no_07_14-03-2022.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/8/decreto_legislativo_no_07_14-03-2022.pdf</t>
   </si>
   <si>
     <t>Decreto legislativo nº 07/2022 de autoria da mesa diretora, que “Concede comenda “Alcides Santana’ a Sra. Neuza Calaça Coelho”.</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/9/decreto_legislativo_no_8_14-03-2022.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/9/decreto_legislativo_no_8_14-03-2022.pdf</t>
   </si>
   <si>
     <t>Decreto legislativo nº 08/2022 de autoria da mesa diretora, que “Concede comenda “Alcides Santana’ a Sra. Maria Madalena Félix”.</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/10/decreto_legislativo_no_09_14-03-2022.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/10/decreto_legislativo_no_09_14-03-2022.pdf</t>
   </si>
   <si>
     <t>Decreto legislativo nº 09/2022 de autoria da mesa diretora, que “Concede comenda “Alcides Santana’ a Sra. Geralda Ribeiro da Silva”.</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/11/decreto_legislativo_no_10_14-03-2022.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/11/decreto_legislativo_no_10_14-03-2022.pdf</t>
   </si>
   <si>
     <t>Decreto legislativo nº 10/2022 de autoria da mesa diretora, que “Concede comenda “Alcides Santana’ a Sra. Maria Pereira Saldanha”.</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/12/decreto_legislativo_no_11_14-03-2022.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/12/decreto_legislativo_no_11_14-03-2022.pdf</t>
   </si>
   <si>
     <t>Decreto legislativo nº 11/2022 de autoria da mesa diretora, que “Concede comenda “Alcides Santana’ a Sra. Divina Silvério Da Silva”.</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/13/decreto_legislativo_no_12_14-03-2022.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/13/decreto_legislativo_no_12_14-03-2022.pdf</t>
   </si>
   <si>
     <t>Decreto legislativo nº 12/2022 de autoria da mesa diretora, que “Concede comenda “Alcides Santana’ a Sra. Manoelina Pereira Barbosa”.</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/14/decreto_legislativo_no_13_14-03-2022.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/14/decreto_legislativo_no_13_14-03-2022.pdf</t>
   </si>
   <si>
     <t>Decreto legislativo nº 13/2022 de autoria da mesa diretora, que “Concede o título de cidadão honorários triranchense, a Sra. Soneide Do Rosário Rodrigues Silva”.</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/1/decreto_14.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/1/decreto_14.pdf</t>
   </si>
   <si>
     <t>Decreto legislativo nº 14/2022 de autoria da mesa diretora, que “Concede o título de cidadão honorários triranchense, a Sra. Maria Martins Da Cunha”.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/155/dreto_legislativo_16.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/155/dreto_legislativo_16.pdf</t>
   </si>
   <si>
     <t>Aprova o balancete do mês de dezembro das Prefeitura Municipal de Três Ranchos Go, relativo ao exercício de 2012 e dá outras providencias.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/113/resolucao_02.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/113/resolucao_02.pdf</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>LEI</t>
   </si>
   <si>
     <t>Lei Municipal</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/136/lei_1190.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/136/lei_1190.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual da remuneração dos servidores públicos municipais ativos e inativos, agentes políticos, entre outros e dá outras providencias.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/101/lei__no_1.191-2022.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/101/lei__no_1.191-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão salarial dos professores ativos e inativos e dá outras providencias.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/102/lei__no_1.192-2022.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/102/lei__no_1.192-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar ao orçamento do FUNDEB de 2022, na forma que especifica e dá outras providencias.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/115/lei_1193.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/115/lei_1193.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre normas e as condições para parcelamento do solo para fins urbanos ou rurais no município de Tres Ranchos e da outras providencias.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/137/lei_1195.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/137/lei_1195.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição dos vencimentos básicos dos servidores da Câmara Municipal de Tres Ranchos - Goiás e dá outras providencias.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/145/lei_municipal_no_1.196-2022.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/145/lei_municipal_no_1.196-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre piso salarial dos agentes comunitários de saúde e agentes de combates e endemias e dá outras providencias.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/151/lei_municipal_no_1.197-2022.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/151/lei_municipal_no_1.197-2022.pdf</t>
   </si>
   <si>
     <t>Lei Municipal nº1.197 de 08 de Setembro de 2022. "Abre Crédito Adicional de Natureza Suplementar e dá outras providencias".</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/152/lei_municipal_no_1.198-2022.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/152/lei_municipal_no_1.198-2022.pdf</t>
   </si>
   <si>
     <t>Lei Municipal nº 1.198 de 08 de Setembro de 2022. "Dispõe sobre criação de eventos de proventos e descontos que compõem os salários dos servidores ativos e inativos do município de Três Ranchos.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/153/lei_municipal_no_1.199-2022.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/153/lei_municipal_no_1.199-2022.pdf</t>
   </si>
   <si>
     <t>Lei Municipal nº 1.199  de 22 de setembro de 2022 "Altera e faz adequação da Lei Municipal nº 1.185, de 25 de novembro de 2021, que Institui o Plano Plurianual para o período de 2022 a 2025 e dá outras providencias".</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/154/lei_municipal_no_1.200-2022.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/154/lei_municipal_no_1.200-2022.pdf</t>
   </si>
   <si>
     <t>Lei Municipal n° 1.200 de 22 de setembro de 2022, "Dispõe  sobre Alteração da Lei n°1.194 de 20 de Junho de 2022 - da Lei de Diretrizes Orçamentaria - LDO, para o exercício de 2022".</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/158/lei_1201.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/158/lei_1201.pdf</t>
   </si>
   <si>
     <t>Lei Municipal nº 1.201 de 14 de outubro de 2022, Dispõe sobre alteração da Lei Municipal nº 1.108 de 08 de dezembro de 2015 e dá outras providencias.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/199/lei_1.202_-_2022.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/199/lei_1.202_-_2022.pdf</t>
   </si>
   <si>
     <t>“Estima a Receita e fixa as Despesas do Município de Três Ranchos – Estado de Goiás, para o Exercício de 2023”.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/200/lei_1.203-2022.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/200/lei_1.203-2022.pdf</t>
   </si>
   <si>
     <t>“Abre Crédito Adicional de Natureza Suplementar e dá outras providências”.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/114/projeto_de_lei_md_01.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/114/projeto_de_lei_md_01.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a instituição dos vencimentos básicos dos servidores da Câmara Municipal de Três Ranchos/Goiás, e dá outras providências”</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1236,68 +1236,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/39/pl_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/40/pl_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/41/pl_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/110/04-_projeto_de_lei_04__altera_a_lei_municipal_no_1187-2021_-_loteamento_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/142/projeto_de_lei_no_07-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/143/projeto_de_lei_08.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/144/projeto_de_lei_09.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/146/projeto_de_lei_no_10-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/147/projeto_de_lei_no_11-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/148/projeto_de_lei_no_12.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/156/projeto_de_lei_no_13-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/162/projeto_de_lei_n_15-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/24/projeto_de_decreto_legislativo_no_01_03-03-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/25/projeto_de_decreto_legislativo_02-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/26/projeto_de_decreto_legislativo_no_03_03-03-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/27/projeto_de_decreto_legislativo_no_04_03-03-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/28/projeto_de_decreto_legislativo_no_05_03-03-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/29/projeto_de_decreto_no_06-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/30/projeto_de_decreto_legislativo_no_07_03-03-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/31/projeto_de_decreto_legislativo_no_08-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/32/projeto_de_decreto_legislativo_no_09_03-03-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/33/projeto_de_decreto_legislativo_no_10_03-03-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/34/projeto_de_decreto_legislativo_no_11-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/35/projeto_de_decreto_legislativo_no_12-2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/36/projeto_de_decreto_legislativo_no_13_03-03-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/37/projeto_de_decreto_legislativo_no_14_03-03-2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/94/15-decreto_legislativo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/112/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/73/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/91/mocao_de_pesar_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/92/mocao_de_pesar_no02-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/95/mocao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/109/mocao_de_pesar_no_03-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/138/mocao_conceicao.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/139/mocao_de_pesar_alvair.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/140/mocao_de_pesar_francisca_pires.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/141/mocao_de_pesar_luiz_flausino.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/159/mocao_divina_silverio.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/161/mocao_adolfo_pereira.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/163/mocao_maria_da_silva_borges.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/164/mocao_oswaldo_pacifico_camargos.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/16/1_requerimento_07-03-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/17/2_requerimento__07-03-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/18/3_requerimento_ar-condicionado_na_casa_de_velorio.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/19/4_requerimento_ar-condicionado_nos_dormitorios.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/20/5_requerimento_salario_base.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/21/6_requerimento_joao_balbino_21_-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/22/7_requerimento_barcelana_28-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/93/requerimento_no_09-05-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/96/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/97/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/111/requerimento_barcelana_14-06-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/149/requerimento_05-09-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/150/13-requerimento_wagner_enfermeiras.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/157/requerimento_joao_henrique.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/160/requerimento_abrigo_para_caes.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/165/requerimento_registro_de_chapa_2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/2/decreto_legislativo_no_01_14-03-2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/3/decreto_legislativo_no_02_14-03-2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/4/decreto_legislativo_no_03_14-03-2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/5/decreto_legislativo_no_04_14-03-2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/6/decreto_legislativo_no_05_14-03-2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/7/decreto_legislativo_no_06_14-03-2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/8/decreto_legislativo_no_07_14-03-2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/9/decreto_legislativo_no_8_14-03-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/10/decreto_legislativo_no_09_14-03-2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/11/decreto_legislativo_no_10_14-03-2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/12/decreto_legislativo_no_11_14-03-2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/13/decreto_legislativo_no_12_14-03-2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/14/decreto_legislativo_no_13_14-03-2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/1/decreto_14.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/155/dreto_legislativo_16.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/113/resolucao_02.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/136/lei_1190.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/101/lei__no_1.191-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/102/lei__no_1.192-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/115/lei_1193.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/137/lei_1195.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/145/lei_municipal_no_1.196-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/151/lei_municipal_no_1.197-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/152/lei_municipal_no_1.198-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/153/lei_municipal_no_1.199-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/154/lei_municipal_no_1.200-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/158/lei_1201.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/199/lei_1.202_-_2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/200/lei_1.203-2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/114/projeto_de_lei_md_01.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/39/pl_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/40/pl_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/41/pl_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/110/04-_projeto_de_lei_04__altera_a_lei_municipal_no_1187-2021_-_loteamento_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/142/projeto_de_lei_no_07-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/143/projeto_de_lei_08.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/144/projeto_de_lei_09.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/146/projeto_de_lei_no_10-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/147/projeto_de_lei_no_11-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/148/projeto_de_lei_no_12.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/156/projeto_de_lei_no_13-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/162/projeto_de_lei_n_15-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/24/projeto_de_decreto_legislativo_no_01_03-03-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/25/projeto_de_decreto_legislativo_02-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/26/projeto_de_decreto_legislativo_no_03_03-03-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/27/projeto_de_decreto_legislativo_no_04_03-03-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/28/projeto_de_decreto_legislativo_no_05_03-03-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/29/projeto_de_decreto_no_06-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/30/projeto_de_decreto_legislativo_no_07_03-03-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/31/projeto_de_decreto_legislativo_no_08-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/32/projeto_de_decreto_legislativo_no_09_03-03-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/33/projeto_de_decreto_legislativo_no_10_03-03-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/34/projeto_de_decreto_legislativo_no_11-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/35/projeto_de_decreto_legislativo_no_12-2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/36/projeto_de_decreto_legislativo_no_13_03-03-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/37/projeto_de_decreto_legislativo_no_14_03-03-2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/94/15-decreto_legislativo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/112/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/73/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/91/mocao_de_pesar_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/92/mocao_de_pesar_no02-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/95/mocao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/109/mocao_de_pesar_no_03-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/138/mocao_conceicao.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/139/mocao_de_pesar_alvair.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/140/mocao_de_pesar_francisca_pires.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/141/mocao_de_pesar_luiz_flausino.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/159/mocao_divina_silverio.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/161/mocao_adolfo_pereira.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/163/mocao_maria_da_silva_borges.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/164/mocao_oswaldo_pacifico_camargos.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/16/1_requerimento_07-03-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/17/2_requerimento__07-03-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/18/3_requerimento_ar-condicionado_na_casa_de_velorio.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/19/4_requerimento_ar-condicionado_nos_dormitorios.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/20/5_requerimento_salario_base.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/21/6_requerimento_joao_balbino_21_-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/22/7_requerimento_barcelana_28-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/93/requerimento_no_09-05-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/96/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/97/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/111/requerimento_barcelana_14-06-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/149/requerimento_05-09-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/150/13-requerimento_wagner_enfermeiras.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/157/requerimento_joao_henrique.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/160/requerimento_abrigo_para_caes.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/165/requerimento_registro_de_chapa_2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/2/decreto_legislativo_no_01_14-03-2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/3/decreto_legislativo_no_02_14-03-2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/4/decreto_legislativo_no_03_14-03-2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/5/decreto_legislativo_no_04_14-03-2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/6/decreto_legislativo_no_05_14-03-2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/7/decreto_legislativo_no_06_14-03-2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/8/decreto_legislativo_no_07_14-03-2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/9/decreto_legislativo_no_8_14-03-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/10/decreto_legislativo_no_09_14-03-2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/11/decreto_legislativo_no_10_14-03-2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/12/decreto_legislativo_no_11_14-03-2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/13/decreto_legislativo_no_12_14-03-2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/14/decreto_legislativo_no_13_14-03-2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/1/decreto_14.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/155/dreto_legislativo_16.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/113/resolucao_02.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/136/lei_1190.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/101/lei__no_1.191-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/102/lei__no_1.192-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/115/lei_1193.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/137/lei_1195.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/145/lei_municipal_no_1.196-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/151/lei_municipal_no_1.197-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/152/lei_municipal_no_1.198-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/153/lei_municipal_no_1.199-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/154/lei_municipal_no_1.200-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/158/lei_1201.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/199/lei_1.202_-_2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/200/lei_1.203-2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/114/projeto_de_lei_md_01.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="50.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="147.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="147" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>