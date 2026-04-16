--- v0 (2026-01-15)
+++ v1 (2026-04-16)
@@ -54,537 +54,537 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Três Ranchos - PMTR</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/42/decreto_01-_2021.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/42/decreto_01-_2021.pdf</t>
   </si>
   <si>
     <t>Aprova o Balancete do Balanço Geral da Prefeitura Municipal de Tres Ranchos - GO do ano de 2019 e dá outras providencias.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/43/decreto_03-2021.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/43/decreto_03-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das contas de gestão, balancete do mês de dezembro da Prefeitura Municipal de Tres Ranchos - GO, relativo ao exercício de 2009 e dá outras providencias.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/44/decreto_04-2021.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/44/decreto_04-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação do Balancete do balanço Feral da Prefeitura Municipal de Tres Ranchos GO relativo ao exercício de 2010 e dá outras providencias.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/45/decreto_05-2021.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/45/decreto_05-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das contas de gestão, balancete do mês de dezembro da Prefeitura municipal de Tres Ranchos - GO, relativo ao exercício de 2011 e dá outras providencias.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/46/decreto_06-2021.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/46/decreto_06-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação do Balancete do Balanço Geral da Prefeitura Municipal de Tres Ranchos - GO, relativo ao exercício de 2012 e dá outras providencias.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/47/decreto_07-2021.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/47/decreto_07-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação do Balancete do Balanço Geral da Prefeitura Municipal de Tres Ranchos - GO, relativo ao  exercício de 2013 e dá outras providencias.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/48/decreto_08-2021.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/48/decreto_08-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação do Balancete do Balanço Geral da Prefeitura Municipal de Tres Ranchos - GO, relativo ao exercício de 2014 e dá outras providencias.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/49/decreto_09-2021.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/49/decreto_09-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das contas de gestão, balancete do mês de dezembro da Prefeitura Municipal de Tres Ranchos GO, relativo ao exercício de 2014 e dá outras providencias.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/50/decreto_10-2021.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/50/decreto_10-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das contas de gestão, balancete do mês de dezembro da Prefeitura Municipal de Tres Ranchos - GO, relativo ao exercício de 2015 e dá outras providencias.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/51/decreto_11.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/51/decreto_11.pdf</t>
   </si>
   <si>
     <t>Concede o titulo de cidadão honorário trirranchense, e dá outras providencias.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/52/decreto_legislativo_12.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/52/decreto_legislativo_12.pdf</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/53/decreto_legislativo_13.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/53/decreto_legislativo_13.pdf</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/54/decreto_legislativo_14.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/54/decreto_legislativo_14.pdf</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/55/decreto_legislativo_15.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/55/decreto_legislativo_15.pdf</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/56/decreto_legislativo_16.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/56/decreto_legislativo_16.pdf</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/57/decreto_legislativo_17.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/57/decreto_legislativo_17.pdf</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/58/decreto_legislativo_18.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/58/decreto_legislativo_18.pdf</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/59/decreto_legislativo_19.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/59/decreto_legislativo_19.pdf</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/60/decreto_legislativo_21.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/60/decreto_legislativo_21.pdf</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/61/decreto_legislativo_22.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/61/decreto_legislativo_22.pdf</t>
   </si>
   <si>
     <t>Concede Comenda Alcides Santana, e da outras providencias.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/62/decreto_legislativo_23.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/62/decreto_legislativo_23.pdf</t>
   </si>
   <si>
     <t>Concede o titulo de cidadão e honorário trirranchense e dá outras providencias.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/63/decreto_legislativo_24.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/63/decreto_legislativo_24.pdf</t>
   </si>
   <si>
     <t>Concede o titulo de cidadão honorário trirranchense e dá outras providencias.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/64/decreto_legislativo_25.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/64/decreto_legislativo_25.pdf</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/65/decreto_legislativo_26.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/65/decreto_legislativo_26.pdf</t>
   </si>
   <si>
     <t>Concede o titulo de cidadão horário trirranchense e dá outras providencias.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/66/decreto_legislativo_27.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/66/decreto_legislativo_27.pdf</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/67/decreto_legislativo_28.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/67/decreto_legislativo_28.pdf</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/68/decreto_29.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/68/decreto_29.pdf</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/69/decreto_legislativo_30.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/69/decreto_legislativo_30.pdf</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/70/decreto_legislativo_31.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/70/decreto_legislativo_31.pdf</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/71/decreto_legislativo_33.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/71/decreto_legislativo_33.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aprovação do Balancete do Balanço Geral da Prefeitura Municipal de Tres Ranchos - GO, relativo ao exercício de 2011 e dá outras providencias.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/72/decreto_34.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/72/decreto_34.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação do Balancete do Balanço Geral da Prefeitura Municipal de Tres Ranchos - GO, relativo ao exercício de 2009 e dá outras providencias.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>LEI</t>
   </si>
   <si>
     <t>Lei Municipal</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/126/lei_1171.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/126/lei_1171.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual da remuneração dos servidores públicos municipais, dos subsídios dos agentes políticos, dos proventos dos inativos e da outras providencias.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/86/0_lei__no_1.172_-_2021.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/86/0_lei__no_1.172_-_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre criação do Fundo Municipal do Meio ambiante - FMMA e da outras providencias.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/127/lei_1173.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/127/lei_1173.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a modificação do Conselho Municipal de acompanhamento e controle social do fundo de manutenção e desenvolvimento da educação básica e de valorização dos profissionais da educação - CACS/FUNDEB</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/89/03_lei_no_1.174_-_2021..pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/89/03_lei_no_1.174_-_2021..pdf</t>
   </si>
   <si>
     <t>Desafeta imóveis de uso comum do povo e autoriza sua doação para fins de moradia e dá outras providencias.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/87/01_lei__no_1.175_-_2021.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/87/01_lei__no_1.175_-_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional de natureza especial ao orçamento de 2021, na forma que especifica e dá outras providencias.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/90/04_lei_no_1.176_-_2021.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/90/04_lei_no_1.176_-_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para aquisição de bem imóvel.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/88/lei_1177.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/88/lei_1177.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentarias - LDO para a elaboração da Lei Orçamentaria para o exercício de 2022 e dá outras providencias.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/128/lei_1178.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/128/lei_1178.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Tres ranchos a fazer uma doação de R$4.000,00 para a CPE - Companhia de policiamento especializado da policia militar do estado de Goiás, através do CONSEG - Conselho de segurança rural do estado de Goiás e dá outras providencias.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/129/lei_1179.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/129/lei_1179.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre criação de eventos que compõem os salários dos servidores ativos e inativos do município de Tres Ranchos que específica.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/98/lei__no_1.180-2021.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/98/lei__no_1.180-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Alterações da Lei n°1177 de 10 de Junho de 2021 - da Lei de Diretrizes Orçamentarias - LDO para o exercício de 2022.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/131/lei_1182.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/131/lei_1182.pdf</t>
   </si>
   <si>
     <t>Altera a lei municipal 882 de 19 de maio de 2005 que dispõe sobre a adequação do regime próprio de previdência social de Tres ranchos, a emenda constitucional nº 41/03 e da outras providencias.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/132/lei_1183.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/132/lei_1183.pdf</t>
   </si>
   <si>
     <t>Cria o veículo oficial de divulgação da administração pública de Tres ranchos sendo o Diário Municipal de Goiás, instituído e administrado pela Associação Goiana de Municípios - AGM e dá outras providencias.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/133/lei_1184.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/133/lei_1184.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional de natureza especial ao orçamentos de 2021, na forma que especifica e dá outras providencias.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/134/lei_1185.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/134/lei_1185.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o plano plurianual para o quadriênio de 2022/2025, do município de Tres Ranchos, estado de Goiás.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/99/07_lei__no_1.186-2021.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/99/07_lei__no_1.186-2021.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa as Despesas do Município de Três Ranchos - Estado de Goiás, para o exercício de 2022.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/100/08_lei__no_1.187-2021.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/100/08_lei__no_1.187-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre normas e as condições para parcelamento do solo para fins urbanos ou rurais no município de Três Ranchos e da outras providencias.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/130/lei_1188.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/130/lei_1188.pdf</t>
   </si>
   <si>
     <t>Institui o Regime de Previdência Complementar no âmbito do município de Tres Ranchos - GO, fixa o limite máximo para a concessão de aposentadorias e pensões pelo regime de previdência de que trata o art. 40 da Constituição Federal; autoriza a adesão a plano de benefícios de previdências complementar; e dá outras providencias.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/135/lei_1189.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/135/lei_1189.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional de natureza suplementar e dá outras providencias.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -891,68 +891,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/42/decreto_01-_2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/43/decreto_03-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/44/decreto_04-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/45/decreto_05-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/46/decreto_06-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/47/decreto_07-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/48/decreto_08-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/49/decreto_09-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/50/decreto_10-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/51/decreto_11.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/52/decreto_legislativo_12.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/53/decreto_legislativo_13.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/54/decreto_legislativo_14.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/55/decreto_legislativo_15.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/56/decreto_legislativo_16.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/57/decreto_legislativo_17.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/58/decreto_legislativo_18.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/59/decreto_legislativo_19.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/60/decreto_legislativo_21.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/61/decreto_legislativo_22.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/62/decreto_legislativo_23.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/63/decreto_legislativo_24.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/64/decreto_legislativo_25.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/65/decreto_legislativo_26.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/66/decreto_legislativo_27.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/67/decreto_legislativo_28.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/68/decreto_29.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/69/decreto_legislativo_30.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/70/decreto_legislativo_31.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/71/decreto_legislativo_33.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/72/decreto_34.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/126/lei_1171.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/86/0_lei__no_1.172_-_2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/127/lei_1173.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/89/03_lei_no_1.174_-_2021..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/87/01_lei__no_1.175_-_2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/90/04_lei_no_1.176_-_2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/88/lei_1177.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/128/lei_1178.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/129/lei_1179.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/98/lei__no_1.180-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/131/lei_1182.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/132/lei_1183.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/133/lei_1184.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/134/lei_1185.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/99/07_lei__no_1.186-2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/100/08_lei__no_1.187-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/130/lei_1188.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/135/lei_1189.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/42/decreto_01-_2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/43/decreto_03-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/44/decreto_04-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/45/decreto_05-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/46/decreto_06-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/47/decreto_07-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/48/decreto_08-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/49/decreto_09-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/50/decreto_10-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/51/decreto_11.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/52/decreto_legislativo_12.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/53/decreto_legislativo_13.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/54/decreto_legislativo_14.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/55/decreto_legislativo_15.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/56/decreto_legislativo_16.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/57/decreto_legislativo_17.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/58/decreto_legislativo_18.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/59/decreto_legislativo_19.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/60/decreto_legislativo_21.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/61/decreto_legislativo_22.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/62/decreto_legislativo_23.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/63/decreto_legislativo_24.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/64/decreto_legislativo_25.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/65/decreto_legislativo_26.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/66/decreto_legislativo_27.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/67/decreto_legislativo_28.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/68/decreto_29.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/69/decreto_legislativo_30.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/70/decreto_legislativo_31.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/71/decreto_legislativo_33.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/72/decreto_34.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/126/lei_1171.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/86/0_lei__no_1.172_-_2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/127/lei_1173.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/89/03_lei_no_1.174_-_2021..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/87/01_lei__no_1.175_-_2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/90/04_lei_no_1.176_-_2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/88/lei_1177.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/128/lei_1178.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/129/lei_1179.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/98/lei__no_1.180-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/131/lei_1182.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/132/lei_1183.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/133/lei_1184.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/134/lei_1185.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2022/99/07_lei__no_1.186-2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/100/08_lei__no_1.187-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/130/lei_1188.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2021/135/lei_1189.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="40.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>