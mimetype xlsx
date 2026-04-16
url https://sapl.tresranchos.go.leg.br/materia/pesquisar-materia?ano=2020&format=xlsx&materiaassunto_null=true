--- v1 (2026-01-14)
+++ v2 (2026-04-16)
@@ -54,231 +54,231 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>LEI</t>
   </si>
   <si>
     <t>Lei Municipal</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Três Ranchos - PMTR</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/103/01_lei__no_1155_-_2020.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/103/01_lei__no_1155_-_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual e reajuste da remuneração dos servidores públicos municipais, dos subsídios dos agentes políticos, dos proventos dos inativos e da outras providencias.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/116/lei_n1.156_de_31_de_marco_de_20202.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/116/lei_n1.156_de_31_de_marco_de_20202.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reorganização da estrutura, funcionamento e quantitativo de cargos em comissão dos órgãos administrativos da Prefeitura Municipal de Três Ranchos, com incorporação na presente lei dos cargos administrativo de provimento em comissão criados e/ou extintos.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/117/lei_1157.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/117/lei_1157.pdf</t>
   </si>
   <si>
     <t>Reconhece o Estado de Emergencial Municipal, autoriza a Criação e concessão de benefícios assistenciais e dá outras providencias.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/118/lei_1158.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/118/lei_1158.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização de concessão de auxilio emergencial a famílias de baixa renda afetadas economicamente pela pandemia coronavírus (COVID-19), no município de Três Ranchos e dá outras providencias.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/119/lei_1159.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/119/lei_1159.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional de natureza especial ao orçamento de 2020, na forma que específica e dá outras providencias.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/120/lei_1160.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/120/lei_1160.pdf</t>
   </si>
   <si>
     <t>Estabelece regras do Regime Próprio de Previdência do Município de Três Ranchos, e regulamenta no âmbito municipal questões urgentes pertinentes às alterações promovidas pela emenda constitucional nº103/2019.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/121/lei_1161.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/121/lei_1161.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a estabelecer com o governo do estado de goiás, gestão associada para a prestação, planejamento, regulação e fiscalização dos serviços de saneamento básico, integrado pelas infraestruturas, instalações operacionais e serviços de abastecimento de água e de esgotamento sanitário, no município de Tres Ranchos e dá outras providencias.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/122/lei_1162.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/122/lei_1162.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre regulamentação de eventos que compõem os salários dos servidores ativos e inativos do município de Tres Ranchos, que especifica.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/104/09_lei_no_1.163_-_2020..pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/104/09_lei_no_1.163_-_2020..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentarias - LDO para a elaboração da Lei Orçamentaria para o exercício de 2021 e dá outras providencias.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/123/lei_1164.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/123/lei_1164.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos para atender à necessidade temporária de excepcional interesse público e dá outras providencias.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/105/11_lei_no_1.165_-_2020.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/105/11_lei_no_1.165_-_2020.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos vereadores e presidentes da Câmara Municipal de Três Ranchos para a legislatura de 2021 a 2024 e dá outras providencias.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/106/12_lei_no_1.166_-_2020.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/106/12_lei_no_1.166_-_2020.pdf</t>
   </si>
   <si>
     <t>Altera e faz adequações da Lei Municipal nº1.133, de 27 de novembro de 2017, que institui o Plano Plurianual para o período de 2018 a 2021 e dá outras providencias.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/107/13_lei_no_1.167_-_2020.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/107/13_lei_no_1.167_-_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Alteração da Lei nº1163 de 01 de julho de 2020 - da Lei de Diretrizes Orçamentarias LDO, para o exercício de 2021.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/108/14_lei__no_1.168_-_2020.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/108/14_lei__no_1.168_-_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de logradouro público e da outras providencias.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/124/lei_1169.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/124/lei_1169.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de logradouro público  e da outras providencias.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/125/lei_1170.pdf</t>
+    <t>http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/125/lei_1170.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa as despesas do município de Tres Ranchos - Estado de Goiás para o exercício de 2021.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -585,68 +585,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/103/01_lei__no_1155_-_2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/116/lei_n1.156_de_31_de_marco_de_20202.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/117/lei_1157.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/118/lei_1158.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/119/lei_1159.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/120/lei_1160.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/121/lei_1161.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/122/lei_1162.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/104/09_lei_no_1.163_-_2020..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/123/lei_1164.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/105/11_lei_no_1.165_-_2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/106/12_lei_no_1.166_-_2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/107/13_lei_no_1.167_-_2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/108/14_lei__no_1.168_-_2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/124/lei_1169.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/125/lei_1170.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/103/01_lei__no_1155_-_2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/116/lei_n1.156_de_31_de_marco_de_20202.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/117/lei_1157.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/118/lei_1158.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/119/lei_1159.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/120/lei_1160.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/121/lei_1161.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/122/lei_1162.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/104/09_lei_no_1.163_-_2020..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/123/lei_1164.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/105/11_lei_no_1.165_-_2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/106/12_lei_no_1.166_-_2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/107/13_lei_no_1.167_-_2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/108/14_lei__no_1.168_-_2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/124/lei_1169.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tresranchos.go.leg.br/media/sapl/public/materialegislativa/2020/125/lei_1170.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="40.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="112" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="111.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>